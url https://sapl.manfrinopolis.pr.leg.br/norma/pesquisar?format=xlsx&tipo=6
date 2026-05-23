--- v0 (2026-04-06)
+++ v1 (2026-05-23)
@@ -10,88 +10,100 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="896" uniqueCount="331">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="903" uniqueCount="334">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>1260</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Por</t>
+  </si>
+  <si>
+    <t>Portaria</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2026/1260/portaria_n012-2026.pdf</t>
+  </si>
+  <si>
+    <t>Nomeia os membros Comissão de Acompanhamento da Execução do Orçamento e das Políticas Públicas.</t>
+  </si>
+  <si>
     <t>1252</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>11</t>
   </si>
   <si>
-    <t>Por</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2026/1252/portaria_n011-2026.pdf</t>
   </si>
   <si>
     <t>Criação do Grupo de Estudos para Reforma e Atualização da Lei Orgânica do Município de Manfrinópolis - Paraná</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2026/1251/portaria_n010-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a conversão de 1/3 (um terço) de férias em abono pecuniário, e dá outras providências</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2026/1250/portaria_n009-2026.pdf</t>
@@ -205,53 +217,50 @@
     <t>16</t>
   </si>
   <si>
     <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1210/portaria_n016-2025.pdf</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1209/portaria_n015-2025.pdf</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1205/portaria_n013-2025.pdf</t>
   </si>
   <si>
     <t>1204</t>
-  </si>
-[...1 lines deleted...]
-    <t>12</t>
   </si>
   <si>
     <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1204/portaria_n012-2025.pdf</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1206/portaria_n014-2025.pdf</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1201/portaria_no011-2025.pdf</t>
   </si>
   <si>
     <t>Concede progressão por escolaridade a servidora da Câmara Municipal de Manfrinópolis.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
@@ -1354,56 +1363,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2026/1252/portaria_n011-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2026/1251/portaria_n010-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2026/1250/portaria_n009-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2026/1249/portaria_n008-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2026/1248/portaria_n007-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2026/1239/portaria_n006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2026/1238/portaria_n005-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2026/1237/portaria_n004-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2026/1236/portaria_n003-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2026/1235/portaria_n002-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2026/1234/portaria_n001-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1210/portaria_n016-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1209/portaria_n015-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1205/portaria_n013-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1204/portaria_n012-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1206/portaria_n014-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1201/portaria_no011-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1200/portaria_no010-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1199/portaria_no009-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1187/portaria_no008-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1178/portaria_no007-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1151/portaria_no006-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1146/portaria_no005-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1145/portaria_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1129/portaria_003-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1128/portaria_002-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1127/portaria_001-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1126/portaria_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1119/portaria_no024-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1118/portaria_no023-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1108/portaria_no022-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1104/portaria_no020-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1101/portaria_no019-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1100/portaria_no018-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1096/portaria_no017-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1095/portaria_no016-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1094/portaria_no015-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1093/portaria_no014-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1092/portaria_no013-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1091/portaria_no012-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1090/portaria_no011-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1089/portaria_no010-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1088/portaria_no009-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1087/portaria_no008-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1086/portaria_no007-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1070/portaria_06-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1061/portaria_no005-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1057/portaria_no004-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1056/portaria_no003-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1055/portaria_no002-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1054/portaria_no001-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/1033/portaria_22-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/1032/portaria_no021-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/1022/portaria_no020-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/1018/portaria_n019-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/1017/portaria_n18.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/1016/portaria_n17.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/1015/portaria_n16.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/1014/portaria_n15.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/1013/portaria_n14.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/1012/portaria_n13.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/939/portaria_012-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/938/portaria_011-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/936/portaria_no010-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/935/portaria_no009-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/934/portaria_no008-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/930/portaria_07-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/929/portaria_06-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/921/portaria_005-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/920/portaria_004-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/919/portaria_003-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/918/portaria_002-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/917/portaria_001-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2022/905/portaria_013-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2022/904/portaria_012-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2022/903/portaria_011-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2022/902/portaria_010-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2022/901/portaria_009-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2022/900/portaria_008-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2022/849/portaria_007-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2022/848/portaria_006-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2022/847/portaria_005-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2022/846/portaria_004-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2022/845/portaria_003-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2022/844/portaria_002-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2022/843/portaria_001-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2021/1001/portaria_012-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2021/1000/portaria_011-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2021/999/portaria_010-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2021/998/portaria_009-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2021/997/portaria_008-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2021/996/portaria_007-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2021/995/portaria_006-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2021/994/portaria_005-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2021/993/portaria_004-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2021/992/portaria_003-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2021/991/portaria_002-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2021/990/portaria_001-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2020/833/portaria_14-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2020/832/portaria_13-2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2020/831/portaria_12-2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2020/830/portaria_11-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2020/829/portaria_10-2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2020/828/portaria_09-2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2020/827/portaria_08-2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2020/23/portaria_07-2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2020/22/portaria_06-2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2020/21/portaria_05-2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2020/5/portaria_04-2020_-_comissoes_fixas.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2020/4/portaria_03-2020_-_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2020/3/portaria_02-2020_-_ferias_procurador.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2020/2/portaria_1-2020_-_ferias_joice.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2019/977/portaria_no_012-2019_-_ferias_eduardo_savarro.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2019/976/portaria_no_011-2019_-_ferias_silvanie.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2019/975/portaria_no_010-2019_-_ferias_olavio.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2019/974/portaria_no_009-2019_-_ferias_hingrid.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2019/973/portaria_no_008-2019_-_ferias_joice.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2019/972/portaria_no_007-2019_-_ferias_hingrid.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2019/971/portaria_no_006-2019_-_ferias_olavio.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2019/970/portaria_no_005-2019_-_ferias_joice.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2019/969/portaria_no_004-2019-_nomeacao_comissoes.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2019/968/portaria_no_003-2019_-_nomeia_comissao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2019/967/portaria_no_002-2019-_nomecao_do_tesoureiro.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2019/966/portaria_no_001-2019_-_ferias_erica.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2018/945/portaria_003-2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2018/15/portaria_01-2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2026/1260/portaria_n012-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2026/1252/portaria_n011-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2026/1251/portaria_n010-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2026/1250/portaria_n009-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2026/1249/portaria_n008-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2026/1248/portaria_n007-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2026/1239/portaria_n006-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2026/1238/portaria_n005-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2026/1237/portaria_n004-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2026/1236/portaria_n003-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2026/1235/portaria_n002-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2026/1234/portaria_n001-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1210/portaria_n016-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1209/portaria_n015-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1205/portaria_n013-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1204/portaria_n012-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1206/portaria_n014-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1201/portaria_no011-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1200/portaria_no010-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1199/portaria_no009-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1187/portaria_no008-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1178/portaria_no007-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1151/portaria_no006-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1146/portaria_no005-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1145/portaria_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1129/portaria_003-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1128/portaria_002-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2025/1127/portaria_001-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1126/portaria_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1119/portaria_no024-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1118/portaria_no023-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1108/portaria_no022-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1104/portaria_no020-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1101/portaria_no019-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1100/portaria_no018-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1096/portaria_no017-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1095/portaria_no016-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1094/portaria_no015-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1093/portaria_no014-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1092/portaria_no013-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1091/portaria_no012-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1090/portaria_no011-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1089/portaria_no010-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1088/portaria_no009-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1087/portaria_no008-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1086/portaria_no007-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1070/portaria_06-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1061/portaria_no005-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1057/portaria_no004-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1056/portaria_no003-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1055/portaria_no002-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2024/1054/portaria_no001-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/1033/portaria_22-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/1032/portaria_no021-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/1022/portaria_no020-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/1018/portaria_n019-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/1017/portaria_n18.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/1016/portaria_n17.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/1015/portaria_n16.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/1014/portaria_n15.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/1013/portaria_n14.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/1012/portaria_n13.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/939/portaria_012-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/938/portaria_011-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/936/portaria_no010-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/935/portaria_no009-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/934/portaria_no008-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/930/portaria_07-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/929/portaria_06-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/921/portaria_005-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/920/portaria_004-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/919/portaria_003-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/918/portaria_002-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2023/917/portaria_001-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2022/905/portaria_013-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2022/904/portaria_012-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2022/903/portaria_011-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2022/902/portaria_010-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2022/901/portaria_009-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2022/900/portaria_008-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2022/849/portaria_007-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2022/848/portaria_006-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2022/847/portaria_005-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2022/846/portaria_004-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2022/845/portaria_003-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2022/844/portaria_002-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2022/843/portaria_001-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2021/1001/portaria_012-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2021/1000/portaria_011-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2021/999/portaria_010-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2021/998/portaria_009-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2021/997/portaria_008-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2021/996/portaria_007-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2021/995/portaria_006-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2021/994/portaria_005-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2021/993/portaria_004-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2021/992/portaria_003-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2021/991/portaria_002-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2021/990/portaria_001-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2020/833/portaria_14-2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2020/832/portaria_13-2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2020/831/portaria_12-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2020/830/portaria_11-2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2020/829/portaria_10-2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2020/828/portaria_09-2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2020/827/portaria_08-2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2020/23/portaria_07-2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2020/22/portaria_06-2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2020/21/portaria_05-2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2020/5/portaria_04-2020_-_comissoes_fixas.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2020/4/portaria_03-2020_-_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2020/3/portaria_02-2020_-_ferias_procurador.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2020/2/portaria_1-2020_-_ferias_joice.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2019/977/portaria_no_012-2019_-_ferias_eduardo_savarro.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2019/976/portaria_no_011-2019_-_ferias_silvanie.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2019/975/portaria_no_010-2019_-_ferias_olavio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2019/974/portaria_no_009-2019_-_ferias_hingrid.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2019/973/portaria_no_008-2019_-_ferias_joice.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2019/972/portaria_no_007-2019_-_ferias_hingrid.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2019/971/portaria_no_006-2019_-_ferias_olavio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2019/970/portaria_no_005-2019_-_ferias_joice.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2019/969/portaria_no_004-2019-_nomeacao_comissoes.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2019/968/portaria_no_003-2019_-_nomeia_comissao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2019/967/portaria_no_002-2019-_nomecao_do_tesoureiro.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2019/966/portaria_no_001-2019_-_ferias_erica.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2018/945/portaria_003-2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/normajuridica/2018/15/portaria_01-2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G128"/>
+  <dimension ref="A1:G129"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="124.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="149.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1654,2711 +1663,2734 @@
       </c>
       <c r="B12" t="s">
         <v>8</v>
       </c>
       <c r="C12" t="s">
         <v>51</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>52</v>
       </c>
       <c r="G12" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" t="s">
         <v>55</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D13" t="s">
-[...5 lines deleted...]
-      <c r="F13" s="1" t="s">
+      <c r="G13" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G14" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B15" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G15" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B16" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G16" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B17" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C17" t="s">
-        <v>68</v>
+        <v>9</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>69</v>
       </c>
       <c r="G17" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>70</v>
       </c>
       <c r="B18" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C18" t="s">
-        <v>9</v>
+        <v>71</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G18" t="s">
-        <v>72</v>
+        <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>73</v>
       </c>
       <c r="B19" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C19" t="s">
         <v>15</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>74</v>
       </c>
       <c r="G19" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>76</v>
       </c>
       <c r="B20" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C20" t="s">
         <v>19</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>77</v>
       </c>
       <c r="G20" t="s">
-        <v>29</v>
+        <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B21" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C21" t="s">
         <v>23</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G21" t="s">
-        <v>80</v>
+        <v>33</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>81</v>
       </c>
       <c r="B22" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C22" t="s">
         <v>27</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>82</v>
       </c>
       <c r="G22" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>84</v>
       </c>
       <c r="B23" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C23" t="s">
         <v>31</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>85</v>
       </c>
       <c r="G23" t="s">
-        <v>45</v>
+        <v>86</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B24" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C24" t="s">
         <v>35</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G24" t="s">
-        <v>88</v>
+        <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>89</v>
       </c>
       <c r="B25" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C25" t="s">
         <v>39</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G25" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>92</v>
       </c>
       <c r="B26" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C26" t="s">
         <v>43</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>93</v>
       </c>
       <c r="G26" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>95</v>
       </c>
       <c r="B27" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C27" t="s">
         <v>47</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>96</v>
       </c>
       <c r="G27" t="s">
-        <v>45</v>
+        <v>97</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B28" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C28" t="s">
         <v>51</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G28" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B29" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="C29" t="s">
+        <v>55</v>
+      </c>
+      <c r="D29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E29" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="D29" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G29" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
+        <v>102</v>
+      </c>
+      <c r="B30" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="C30" t="s">
         <v>104</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>11</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>105</v>
       </c>
       <c r="G30" t="s">
-        <v>72</v>
+        <v>49</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>106</v>
       </c>
       <c r="B31" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C31" t="s">
         <v>107</v>
       </c>
       <c r="D31" t="s">
         <v>10</v>
       </c>
       <c r="E31" t="s">
         <v>11</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>108</v>
       </c>
       <c r="G31" t="s">
-        <v>109</v>
+        <v>75</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
+        <v>109</v>
+      </c>
+      <c r="B32" t="s">
+        <v>103</v>
+      </c>
+      <c r="C32" t="s">
         <v>110</v>
       </c>
-      <c r="B32" t="s">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="D32" t="s">
+        <v>10</v>
+      </c>
+      <c r="E32" t="s">
+        <v>11</v>
+      </c>
+      <c r="F32" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="D32" t="s">
-[...5 lines deleted...]
-      <c r="F32" s="1" t="s">
+      <c r="G32" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
+        <v>113</v>
+      </c>
+      <c r="B33" t="s">
+        <v>103</v>
+      </c>
+      <c r="C33" t="s">
         <v>114</v>
       </c>
-      <c r="B33" t="s">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="D33" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33" t="s">
+        <v>11</v>
+      </c>
+      <c r="F33" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="D33" t="s">
-[...5 lines deleted...]
-      <c r="F33" s="1" t="s">
+      <c r="G33" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
+        <v>117</v>
+      </c>
+      <c r="B34" t="s">
+        <v>103</v>
+      </c>
+      <c r="C34" t="s">
         <v>118</v>
       </c>
-      <c r="B34" t="s">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="D34" t="s">
+        <v>10</v>
+      </c>
+      <c r="E34" t="s">
+        <v>11</v>
+      </c>
+      <c r="F34" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="D34" t="s">
-[...5 lines deleted...]
-      <c r="F34" s="1" t="s">
+      <c r="G34" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
+        <v>121</v>
+      </c>
+      <c r="B35" t="s">
+        <v>103</v>
+      </c>
+      <c r="C35" t="s">
         <v>122</v>
       </c>
-      <c r="B35" t="s">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="D35" t="s">
+        <v>10</v>
+      </c>
+      <c r="E35" t="s">
+        <v>11</v>
+      </c>
+      <c r="F35" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="D35" t="s">
-[...5 lines deleted...]
-      <c r="F35" s="1" t="s">
+      <c r="G35" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
+        <v>125</v>
+      </c>
+      <c r="B36" t="s">
+        <v>103</v>
+      </c>
+      <c r="C36" t="s">
         <v>126</v>
       </c>
-      <c r="B36" t="s">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="D36" t="s">
+        <v>10</v>
+      </c>
+      <c r="E36" t="s">
+        <v>11</v>
+      </c>
+      <c r="F36" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="D36" t="s">
-[...5 lines deleted...]
-      <c r="F36" s="1" t="s">
+      <c r="G36" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>129</v>
       </c>
       <c r="B37" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C37" t="s">
         <v>130</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>131</v>
       </c>
       <c r="G37" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>132</v>
       </c>
       <c r="B38" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C38" t="s">
-        <v>56</v>
+        <v>133</v>
       </c>
       <c r="D38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G38" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B39" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C39" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G39" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B40" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C40" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G40" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B41" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C41" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="D41" t="s">
         <v>10</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="G41" t="s">
-        <v>140</v>
+        <v>33</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>141</v>
       </c>
       <c r="B42" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C42" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D42" t="s">
         <v>10</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>142</v>
       </c>
       <c r="G42" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B43" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C43" t="s">
         <v>9</v>
       </c>
       <c r="D43" t="s">
         <v>10</v>
       </c>
       <c r="E43" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="G43" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B44" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C44" t="s">
         <v>15</v>
       </c>
       <c r="D44" t="s">
         <v>10</v>
       </c>
       <c r="E44" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G44" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B45" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C45" t="s">
         <v>19</v>
       </c>
       <c r="D45" t="s">
         <v>10</v>
       </c>
       <c r="E45" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G45" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B46" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C46" t="s">
         <v>23</v>
       </c>
       <c r="D46" t="s">
         <v>10</v>
       </c>
       <c r="E46" t="s">
         <v>11</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="G46" t="s">
-        <v>29</v>
+        <v>143</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B47" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C47" t="s">
         <v>27</v>
       </c>
       <c r="D47" t="s">
         <v>10</v>
       </c>
       <c r="E47" t="s">
         <v>11</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G47" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B48" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C48" t="s">
         <v>31</v>
       </c>
       <c r="D48" t="s">
         <v>10</v>
       </c>
       <c r="E48" t="s">
         <v>11</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="G48" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B49" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C49" t="s">
         <v>35</v>
       </c>
       <c r="D49" t="s">
         <v>10</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="G49" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B50" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C50" t="s">
         <v>39</v>
       </c>
       <c r="D50" t="s">
         <v>10</v>
       </c>
       <c r="E50" t="s">
         <v>11</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G50" t="s">
-        <v>159</v>
+        <v>33</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
         <v>160</v>
       </c>
       <c r="B51" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C51" t="s">
         <v>43</v>
       </c>
       <c r="D51" t="s">
         <v>10</v>
       </c>
       <c r="E51" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>161</v>
       </c>
       <c r="G51" t="s">
-        <v>29</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B52" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C52" t="s">
         <v>47</v>
       </c>
       <c r="D52" t="s">
         <v>10</v>
       </c>
       <c r="E52" t="s">
         <v>11</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="G52" t="s">
-        <v>125</v>
+        <v>33</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B53" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C53" t="s">
         <v>51</v>
       </c>
       <c r="D53" t="s">
         <v>10</v>
       </c>
       <c r="E53" t="s">
         <v>11</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G53" t="s">
-        <v>45</v>
+        <v>128</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B54" t="s">
-        <v>167</v>
+        <v>103</v>
       </c>
       <c r="C54" t="s">
-        <v>111</v>
+        <v>55</v>
       </c>
       <c r="D54" t="s">
         <v>10</v>
       </c>
       <c r="E54" t="s">
         <v>11</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>168</v>
       </c>
       <c r="G54" t="s">
-        <v>169</v>
+        <v>49</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
+        <v>169</v>
+      </c>
+      <c r="B55" t="s">
         <v>170</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D55" t="s">
         <v>10</v>
       </c>
       <c r="E55" t="s">
         <v>11</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>171</v>
       </c>
       <c r="G55" t="s">
-        <v>109</v>
+        <v>172</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B56" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C56" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D56" t="s">
         <v>10</v>
       </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G56" t="s">
-        <v>174</v>
+        <v>112</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
         <v>175</v>
       </c>
       <c r="B57" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C57" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D57" t="s">
         <v>10</v>
       </c>
       <c r="E57" t="s">
         <v>11</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>176</v>
       </c>
       <c r="G57" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
         <v>178</v>
       </c>
       <c r="B58" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C58" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D58" t="s">
         <v>10</v>
       </c>
       <c r="E58" t="s">
         <v>11</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>179</v>
       </c>
       <c r="G58" t="s">
-        <v>29</v>
+        <v>180</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B59" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C59" t="s">
         <v>130</v>
       </c>
       <c r="D59" t="s">
         <v>10</v>
       </c>
       <c r="E59" t="s">
         <v>11</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G59" t="s">
-        <v>109</v>
+        <v>33</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B60" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C60" t="s">
-        <v>56</v>
+        <v>133</v>
       </c>
       <c r="D60" t="s">
         <v>10</v>
       </c>
       <c r="E60" t="s">
         <v>11</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="G60" t="s">
-        <v>125</v>
+        <v>112</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B61" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C61" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D61" t="s">
         <v>10</v>
       </c>
       <c r="E61" t="s">
         <v>11</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="G61" t="s">
-        <v>186</v>
+        <v>128</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
         <v>187</v>
       </c>
       <c r="B62" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C62" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="D62" t="s">
         <v>10</v>
       </c>
       <c r="E62" t="s">
         <v>11</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>188</v>
       </c>
       <c r="G62" t="s">
-        <v>109</v>
+        <v>189</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B63" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C63" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="D63" t="s">
         <v>10</v>
       </c>
       <c r="E63" t="s">
         <v>11</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="G63" t="s">
-        <v>191</v>
+        <v>112</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
         <v>192</v>
       </c>
       <c r="B64" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C64" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D64" t="s">
         <v>10</v>
       </c>
       <c r="E64" t="s">
         <v>11</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>193</v>
       </c>
       <c r="G64" t="s">
-        <v>75</v>
+        <v>194</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B65" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C65" t="s">
         <v>9</v>
       </c>
       <c r="D65" t="s">
         <v>10</v>
       </c>
       <c r="E65" t="s">
         <v>11</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="G65" t="s">
-        <v>29</v>
+        <v>78</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B66" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C66" t="s">
         <v>15</v>
       </c>
       <c r="D66" t="s">
         <v>10</v>
       </c>
       <c r="E66" t="s">
         <v>11</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="G66" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B67" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C67" t="s">
         <v>19</v>
       </c>
       <c r="D67" t="s">
         <v>10</v>
       </c>
       <c r="E67" t="s">
         <v>11</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="G67" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B68" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C68" t="s">
         <v>23</v>
       </c>
       <c r="D68" t="s">
         <v>10</v>
       </c>
       <c r="E68" t="s">
         <v>11</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="G68" t="s">
-        <v>202</v>
+        <v>33</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
         <v>203</v>
       </c>
       <c r="B69" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C69" t="s">
         <v>27</v>
       </c>
       <c r="D69" t="s">
         <v>10</v>
       </c>
       <c r="E69" t="s">
         <v>11</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>204</v>
       </c>
       <c r="G69" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
         <v>206</v>
       </c>
       <c r="B70" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C70" t="s">
         <v>31</v>
       </c>
       <c r="D70" t="s">
         <v>10</v>
       </c>
       <c r="E70" t="s">
         <v>11</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>207</v>
       </c>
       <c r="G70" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
         <v>209</v>
       </c>
       <c r="B71" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C71" t="s">
         <v>35</v>
       </c>
       <c r="D71" t="s">
         <v>10</v>
       </c>
       <c r="E71" t="s">
         <v>11</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>210</v>
       </c>
       <c r="G71" t="s">
-        <v>29</v>
+        <v>211</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B72" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C72" t="s">
         <v>39</v>
       </c>
       <c r="D72" t="s">
         <v>10</v>
       </c>
       <c r="E72" t="s">
         <v>11</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="G72" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B73" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C73" t="s">
         <v>43</v>
       </c>
       <c r="D73" t="s">
         <v>10</v>
       </c>
       <c r="E73" t="s">
         <v>11</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G73" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B74" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C74" t="s">
         <v>47</v>
       </c>
       <c r="D74" t="s">
         <v>10</v>
       </c>
       <c r="E74" t="s">
         <v>11</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="G74" t="s">
-        <v>94</v>
+        <v>49</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B75" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C75" t="s">
         <v>51</v>
       </c>
       <c r="D75" t="s">
         <v>10</v>
       </c>
       <c r="E75" t="s">
         <v>11</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="G75" t="s">
-        <v>159</v>
+        <v>97</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B76" t="s">
-        <v>220</v>
+        <v>170</v>
       </c>
       <c r="C76" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="D76" t="s">
         <v>10</v>
       </c>
       <c r="E76" t="s">
         <v>11</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>221</v>
       </c>
       <c r="G76" t="s">
-        <v>29</v>
+        <v>162</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
         <v>222</v>
       </c>
       <c r="B77" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C77" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D77" t="s">
         <v>10</v>
       </c>
       <c r="E77" t="s">
         <v>11</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G77" t="s">
-        <v>224</v>
+        <v>33</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
         <v>225</v>
       </c>
       <c r="B78" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C78" t="s">
         <v>9</v>
       </c>
       <c r="D78" t="s">
         <v>10</v>
       </c>
       <c r="E78" t="s">
         <v>11</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>226</v>
       </c>
       <c r="G78" t="s">
-        <v>29</v>
+        <v>227</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B79" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C79" t="s">
         <v>15</v>
       </c>
       <c r="D79" t="s">
         <v>10</v>
       </c>
       <c r="E79" t="s">
         <v>11</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="G79" t="s">
-        <v>229</v>
+        <v>33</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
         <v>230</v>
       </c>
       <c r="B80" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C80" t="s">
         <v>19</v>
       </c>
       <c r="D80" t="s">
         <v>10</v>
       </c>
       <c r="E80" t="s">
         <v>11</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>231</v>
       </c>
       <c r="G80" t="s">
-        <v>94</v>
+        <v>232</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B81" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C81" t="s">
         <v>23</v>
       </c>
       <c r="D81" t="s">
         <v>10</v>
       </c>
       <c r="E81" t="s">
         <v>11</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="G81" t="s">
-        <v>29</v>
+        <v>97</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B82" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C82" t="s">
         <v>27</v>
       </c>
       <c r="D82" t="s">
         <v>10</v>
       </c>
       <c r="E82" t="s">
         <v>11</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="G82" t="s">
-        <v>236</v>
+        <v>33</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
         <v>237</v>
       </c>
       <c r="B83" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C83" t="s">
         <v>31</v>
       </c>
       <c r="D83" t="s">
         <v>10</v>
       </c>
       <c r="E83" t="s">
         <v>11</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>238</v>
       </c>
       <c r="G83" t="s">
-        <v>29</v>
+        <v>239</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B84" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C84" t="s">
         <v>35</v>
       </c>
       <c r="D84" t="s">
         <v>10</v>
       </c>
       <c r="E84" t="s">
         <v>11</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="G84" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B85" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C85" t="s">
         <v>39</v>
       </c>
       <c r="D85" t="s">
         <v>10</v>
       </c>
       <c r="E85" t="s">
         <v>11</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="G85" t="s">
-        <v>202</v>
+        <v>33</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B86" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C86" t="s">
         <v>43</v>
       </c>
       <c r="D86" t="s">
         <v>10</v>
       </c>
       <c r="E86" t="s">
         <v>11</v>
       </c>
       <c r="F86" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="G86" t="s">
-        <v>159</v>
+        <v>205</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B87" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C87" t="s">
         <v>47</v>
       </c>
       <c r="D87" t="s">
         <v>10</v>
       </c>
       <c r="E87" t="s">
         <v>11</v>
       </c>
       <c r="F87" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="G87" t="s">
-        <v>45</v>
+        <v>162</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B88" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C88" t="s">
         <v>51</v>
       </c>
       <c r="D88" t="s">
         <v>10</v>
       </c>
       <c r="E88" t="s">
         <v>11</v>
       </c>
       <c r="F88" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="G88" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B89" t="s">
-        <v>250</v>
+        <v>223</v>
       </c>
       <c r="C89" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="D89" t="s">
         <v>10</v>
       </c>
       <c r="E89" t="s">
         <v>11</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>251</v>
       </c>
       <c r="G89" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
         <v>252</v>
       </c>
       <c r="B90" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C90" t="s">
         <v>9</v>
       </c>
       <c r="D90" t="s">
         <v>10</v>
       </c>
       <c r="E90" t="s">
         <v>11</v>
       </c>
       <c r="F90" s="1" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="G90" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B91" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C91" t="s">
         <v>15</v>
       </c>
       <c r="D91" t="s">
         <v>10</v>
       </c>
       <c r="E91" t="s">
         <v>11</v>
       </c>
       <c r="F91" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="G91" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B92" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C92" t="s">
         <v>19</v>
       </c>
       <c r="D92" t="s">
         <v>10</v>
       </c>
       <c r="E92" t="s">
         <v>11</v>
       </c>
       <c r="F92" s="1" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G92" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B93" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C93" t="s">
         <v>23</v>
       </c>
       <c r="D93" t="s">
         <v>10</v>
       </c>
       <c r="E93" t="s">
         <v>11</v>
       </c>
       <c r="F93" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="G93" t="s">
-        <v>191</v>
+        <v>33</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B94" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C94" t="s">
         <v>27</v>
       </c>
       <c r="D94" t="s">
         <v>10</v>
       </c>
       <c r="E94" t="s">
         <v>11</v>
       </c>
       <c r="F94" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="G94" t="s">
-        <v>262</v>
+        <v>194</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
         <v>263</v>
       </c>
       <c r="B95" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C95" t="s">
         <v>31</v>
       </c>
       <c r="D95" t="s">
         <v>10</v>
       </c>
       <c r="E95" t="s">
         <v>11</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>264</v>
       </c>
       <c r="G95" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
         <v>266</v>
       </c>
       <c r="B96" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C96" t="s">
         <v>35</v>
       </c>
       <c r="D96" t="s">
         <v>10</v>
       </c>
       <c r="E96" t="s">
         <v>11</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>267</v>
       </c>
       <c r="G96" t="s">
-        <v>29</v>
+        <v>268</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B97" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C97" t="s">
         <v>39</v>
       </c>
       <c r="D97" t="s">
         <v>10</v>
       </c>
       <c r="E97" t="s">
         <v>11</v>
       </c>
       <c r="F97" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="G97" t="s">
-        <v>159</v>
+        <v>33</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B98" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C98" t="s">
         <v>43</v>
       </c>
       <c r="D98" t="s">
         <v>10</v>
       </c>
       <c r="E98" t="s">
         <v>11</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G98" t="s">
-        <v>202</v>
+        <v>162</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B99" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C99" t="s">
         <v>47</v>
       </c>
       <c r="D99" t="s">
         <v>10</v>
       </c>
       <c r="E99" t="s">
         <v>11</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="G99" t="s">
-        <v>94</v>
+        <v>205</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B100" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C100" t="s">
         <v>51</v>
       </c>
       <c r="D100" t="s">
         <v>10</v>
       </c>
       <c r="E100" t="s">
         <v>11</v>
       </c>
       <c r="F100" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="G100" t="s">
-        <v>276</v>
+        <v>97</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
         <v>277</v>
       </c>
       <c r="B101" t="s">
+        <v>253</v>
+      </c>
+      <c r="C101" t="s">
+        <v>55</v>
+      </c>
+      <c r="D101" t="s">
+        <v>10</v>
+      </c>
+      <c r="E101" t="s">
+        <v>11</v>
+      </c>
+      <c r="F101" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="C101" t="s">
-[...8 lines deleted...]
-      <c r="F101" s="1" t="s">
+      <c r="G101" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
         <v>280</v>
       </c>
       <c r="B102" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="C102" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="D102" t="s">
         <v>10</v>
       </c>
       <c r="E102" t="s">
         <v>11</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="G102" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
         <v>283</v>
       </c>
       <c r="B103" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="C103" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D103" t="s">
         <v>10</v>
       </c>
       <c r="E103" t="s">
         <v>11</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>284</v>
       </c>
       <c r="G103" t="s">
-        <v>45</v>
+        <v>285</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B104" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="C104" t="s">
         <v>9</v>
       </c>
       <c r="D104" t="s">
         <v>10</v>
       </c>
       <c r="E104" t="s">
         <v>11</v>
       </c>
       <c r="F104" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="G104" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B105" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="C105" t="s">
         <v>15</v>
       </c>
       <c r="D105" t="s">
         <v>10</v>
       </c>
       <c r="E105" t="s">
         <v>11</v>
       </c>
       <c r="F105" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="G105" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B106" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="C106" t="s">
         <v>19</v>
       </c>
       <c r="D106" t="s">
         <v>10</v>
       </c>
       <c r="E106" t="s">
         <v>11</v>
       </c>
       <c r="F106" s="1" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="G106" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B107" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="C107" t="s">
         <v>23</v>
       </c>
       <c r="D107" t="s">
         <v>10</v>
       </c>
       <c r="E107" t="s">
         <v>11</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="G107" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
-        <v>107</v>
+        <v>294</v>
       </c>
       <c r="B108" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="C108" t="s">
         <v>27</v>
       </c>
       <c r="D108" t="s">
         <v>10</v>
       </c>
       <c r="E108" t="s">
         <v>11</v>
       </c>
       <c r="F108" s="1" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="G108" t="s">
-        <v>276</v>
+        <v>49</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B109" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="C109" t="s">
         <v>31</v>
       </c>
       <c r="D109" t="s">
         <v>10</v>
       </c>
       <c r="E109" t="s">
         <v>11</v>
       </c>
       <c r="F109" s="1" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="G109" t="s">
-        <v>29</v>
+        <v>279</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B110" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="C110" t="s">
         <v>35</v>
       </c>
       <c r="D110" t="s">
         <v>10</v>
       </c>
       <c r="E110" t="s">
         <v>11</v>
       </c>
       <c r="F110" s="1" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="G110" t="s">
-        <v>236</v>
+        <v>33</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
-        <v>35</v>
+        <v>118</v>
       </c>
       <c r="B111" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="C111" t="s">
         <v>39</v>
       </c>
       <c r="D111" t="s">
         <v>10</v>
       </c>
       <c r="E111" t="s">
         <v>11</v>
       </c>
       <c r="F111" s="1" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="G111" t="s">
-        <v>297</v>
+        <v>239</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
         <v>39</v>
       </c>
       <c r="B112" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="C112" t="s">
         <v>43</v>
       </c>
       <c r="D112" t="s">
         <v>10</v>
       </c>
       <c r="E112" t="s">
         <v>11</v>
       </c>
       <c r="F112" s="1" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="G112" t="s">
-        <v>202</v>
+        <v>300</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
         <v>43</v>
       </c>
       <c r="B113" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="C113" t="s">
         <v>47</v>
       </c>
       <c r="D113" t="s">
         <v>10</v>
       </c>
       <c r="E113" t="s">
         <v>11</v>
       </c>
       <c r="F113" s="1" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="G113" t="s">
-        <v>29</v>
+        <v>205</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
         <v>47</v>
       </c>
       <c r="B114" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="C114" t="s">
         <v>51</v>
       </c>
       <c r="D114" t="s">
         <v>10</v>
       </c>
       <c r="E114" t="s">
         <v>11</v>
       </c>
       <c r="F114" s="1" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="G114" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
-        <v>301</v>
+        <v>51</v>
       </c>
       <c r="B115" t="s">
-        <v>302</v>
+        <v>281</v>
       </c>
       <c r="C115" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="D115" t="s">
         <v>10</v>
       </c>
       <c r="E115" t="s">
         <v>11</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>303</v>
       </c>
       <c r="G115" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
         <v>304</v>
       </c>
       <c r="B116" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="C116" t="s">
         <v>9</v>
       </c>
       <c r="D116" t="s">
         <v>10</v>
       </c>
       <c r="E116" t="s">
         <v>11</v>
       </c>
       <c r="F116" s="1" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="G116" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B117" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="C117" t="s">
         <v>15</v>
       </c>
       <c r="D117" t="s">
         <v>10</v>
       </c>
       <c r="E117" t="s">
         <v>11</v>
       </c>
       <c r="F117" s="1" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="G117" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B118" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="C118" t="s">
         <v>19</v>
       </c>
       <c r="D118" t="s">
         <v>10</v>
       </c>
       <c r="E118" t="s">
         <v>11</v>
       </c>
       <c r="F118" s="1" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="G118" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B119" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="C119" t="s">
         <v>23</v>
       </c>
       <c r="D119" t="s">
         <v>10</v>
       </c>
       <c r="E119" t="s">
         <v>11</v>
       </c>
       <c r="F119" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="G119" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B120" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="C120" t="s">
         <v>27</v>
       </c>
       <c r="D120" t="s">
         <v>10</v>
       </c>
       <c r="E120" t="s">
         <v>11</v>
       </c>
       <c r="F120" s="1" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="G120" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B121" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="C121" t="s">
         <v>31</v>
       </c>
       <c r="D121" t="s">
         <v>10</v>
       </c>
       <c r="E121" t="s">
         <v>11</v>
       </c>
       <c r="F121" s="1" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="G121" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B122" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="C122" t="s">
         <v>35</v>
       </c>
       <c r="D122" t="s">
         <v>10</v>
       </c>
       <c r="E122" t="s">
         <v>11</v>
       </c>
       <c r="F122" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="G122" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B123" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="C123" t="s">
         <v>39</v>
       </c>
       <c r="D123" t="s">
         <v>10</v>
       </c>
       <c r="E123" t="s">
         <v>11</v>
       </c>
       <c r="F123" s="1" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G123" t="s">
-        <v>297</v>
+        <v>49</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B124" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="C124" t="s">
         <v>43</v>
       </c>
       <c r="D124" t="s">
         <v>10</v>
       </c>
       <c r="E124" t="s">
         <v>11</v>
       </c>
       <c r="F124" s="1" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="G124" t="s">
-        <v>202</v>
+        <v>300</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B125" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="C125" t="s">
         <v>47</v>
       </c>
       <c r="D125" t="s">
         <v>10</v>
       </c>
       <c r="E125" t="s">
         <v>11</v>
       </c>
       <c r="F125" s="1" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="G125" t="s">
-        <v>94</v>
+        <v>205</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B126" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="C126" t="s">
         <v>51</v>
       </c>
       <c r="D126" t="s">
         <v>10</v>
       </c>
       <c r="E126" t="s">
         <v>11</v>
       </c>
       <c r="F126" s="1" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="G126" t="s">
-        <v>45</v>
+        <v>97</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B127" t="s">
-        <v>327</v>
+        <v>305</v>
       </c>
       <c r="C127" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="D127" t="s">
         <v>10</v>
       </c>
       <c r="E127" t="s">
         <v>11</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>328</v>
       </c>
       <c r="G127" t="s">
-        <v>329</v>
+        <v>49</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
-        <v>59</v>
+        <v>329</v>
       </c>
       <c r="B128" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="C128" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D128" t="s">
         <v>10</v>
       </c>
       <c r="E128" t="s">
         <v>11</v>
       </c>
       <c r="F128" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="G128" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7">
+      <c r="A129" t="s">
+        <v>63</v>
+      </c>
+      <c r="B129" t="s">
         <v>330</v>
       </c>
-      <c r="G128" t="s">
-        <v>202</v>
+      <c r="C129" t="s">
+        <v>55</v>
+      </c>
+      <c r="D129" t="s">
+        <v>10</v>
+      </c>
+      <c r="E129" t="s">
+        <v>11</v>
+      </c>
+      <c r="F129" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="G129" t="s">
+        <v>205</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>
@@ -4446,50 +4478,51 @@
     <hyperlink ref="F104" r:id="rId103"/>
     <hyperlink ref="F105" r:id="rId104"/>
     <hyperlink ref="F106" r:id="rId105"/>
     <hyperlink ref="F107" r:id="rId106"/>
     <hyperlink ref="F108" r:id="rId107"/>
     <hyperlink ref="F109" r:id="rId108"/>
     <hyperlink ref="F110" r:id="rId109"/>
     <hyperlink ref="F111" r:id="rId110"/>
     <hyperlink ref="F112" r:id="rId111"/>
     <hyperlink ref="F113" r:id="rId112"/>
     <hyperlink ref="F114" r:id="rId113"/>
     <hyperlink ref="F115" r:id="rId114"/>
     <hyperlink ref="F116" r:id="rId115"/>
     <hyperlink ref="F117" r:id="rId116"/>
     <hyperlink ref="F118" r:id="rId117"/>
     <hyperlink ref="F119" r:id="rId118"/>
     <hyperlink ref="F120" r:id="rId119"/>
     <hyperlink ref="F121" r:id="rId120"/>
     <hyperlink ref="F122" r:id="rId121"/>
     <hyperlink ref="F123" r:id="rId122"/>
     <hyperlink ref="F124" r:id="rId123"/>
     <hyperlink ref="F125" r:id="rId124"/>
     <hyperlink ref="F126" r:id="rId125"/>
     <hyperlink ref="F127" r:id="rId126"/>
     <hyperlink ref="F128" r:id="rId127"/>
+    <hyperlink ref="F129" r:id="rId128"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>