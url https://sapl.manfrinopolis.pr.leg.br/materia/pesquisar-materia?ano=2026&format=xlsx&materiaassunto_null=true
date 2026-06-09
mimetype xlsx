--- v0 (2026-01-21)
+++ v1 (2026-06-09)
@@ -10,137 +10,817 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="448" uniqueCount="238">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>AMARILDO ALVES CARNEIRO</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1101/projeto_de_lei__-_aprova_remume.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1101/projeto_de_lei__-_aprova_remume.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DA RELAÇÃO MUNICIPAL DE MEDICAMENTOS - REMUME, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1102/projeto_de_lei__-_prorroga_vigencia_do_pme.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1102/projeto_de_lei__-_prorroga_vigencia_do_pme.pdf</t>
   </si>
   <si>
     <t>“Prorroga a vigência do Plano Municipal de Educação – PME de que trata a Lei Ordinária n° 572 de 19 de junho de 2015”</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1103/projeto_de_lei_no_01__-_reposicao_inflacionaria_-_com_anexo.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1103/projeto_de_lei_no_01__-_reposicao_inflacionaria_-_com_anexo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição inflacionária e dá outras providências.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Marcos Antonio Francisconi</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1104/01_-_legislativo_-_recomposicao_servidores_camara.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1104/01_-_legislativo_-_recomposicao_servidores_camara.pdf</t>
   </si>
   <si>
     <t>Concede atualização salarial aos servidores ocupantes de cargos de provimento efetivo da Câmara Municipal de Manfrinópolis, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1121</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1121/projeto_de_lei_ordinaria_-_altera_lei_n_893-2025_-_lei_da_feira_municipal__-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos na Lei Municipal nº 893/2025, com suas alterações posteriores e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1122</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1122/projeto_de_lei_ordinaria_-_altera_lei_883.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos na Lei Municipal nº 883/2025, com suas alterações posteriores e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1124</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Fernanda da Rosa</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1124/proposicao_legislativa_n007-2026_do_poder_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorário In Memoriam ao Senhor Mateus Scheitt e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1134</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1134/projeto_de_lei_do_poder_executivo__-_autoriza_cessao_onerosa.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a concessão em Regime de Permissão de uso à título oneroso à Empresa LEMVIG RJ INFRAESTRUTURA E REDES DE TELECOMUNICAÇÕES S.A, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1138</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1138/projeto_de_lei_do_poder_executivo_-_cria_fundo_municipal_de_saneamento_basico-desktop-uga4c0k.pdf</t>
+  </si>
+  <si>
+    <t>“Cria o Fundo Municipal de Saneamento Básico e Ambiental - FMSBA do Município de Manfrinópolis-Pr, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>1146</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1146/projeto_de_lei_ordinaria_-_autoriza_o_poder_executivo_municipal_filiar-se_e_contribuir_com_a_agencia_de_desenvolvimento_regional_do_sudoeste_do_parana_orgao_r.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal filiar-se e contribuir, com a Agência de Desenvolvimento Regional do Sudoeste do Paraná, órgão representativo da Instância de Governança Regional (IGR) da Região Turística Vales do Iguaçu, e dá outras providências</t>
+  </si>
+  <si>
+    <t>1147</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1147/projeto_de_lei_ordinaria_-_altera_lei_n_804_-_2022_-_cria_deparetamento_dos_direitos_da_mulher.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos na Lei Municipal nº 804/2022, com suas alterações posteriores e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1148</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1148/projeto_de_lei_no_suplementacao_maio_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir um Crédito Adicional Suplementar, no orçamento geral do corrente exercício.</t>
+  </si>
+  <si>
+    <t>1152</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1152/projeto_de_lei_no_013_-_2026_suplementacao_.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir um Crédito Adicional Especial, no orçamento geral do corrente exercício.</t>
+  </si>
+  <si>
+    <t>1123</t>
+  </si>
+  <si>
+    <t>EM</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1123/emenda_modificativa_-_projeto_de_lei_ordinaria_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA PROJETO LEI ORDINÁRIA Nº 06/2026</t>
+  </si>
+  <si>
+    <t>1107</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>José João Machado Filho</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1107/indicacao_n001-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, indicar ao Executivo Municipal a necessidade de realizar a reforma e ampliação do Ginásio de Esportes da linha Santa Terezinha._x000D_
+A reforma é necessária, pois o espaço apresenta desgaste natural pelo tempo e pelo uso contínuo, comprometendo as condições de prática esportiva e a segurança dos usuários. A melhoria do ginásio proporcionará um ambiente adequado para atividades esportivas, recreativas e comunitárias, incentivando a prática de esportes, fortalecendo a integração social e beneficiando diretamente os moradores da comunidade.</t>
+  </si>
+  <si>
+    <t>1108</t>
+  </si>
+  <si>
+    <t>Elizangela Fonseca De Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1108/indicacao_n002-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, na forma regimental, vem respeitosamente à presença de Vossa Excelência indicar ao Executivo Municipal a necessidade de aquisição de uma carregadeira ou trator grande com concha, acompanhado de duas caçambas, para atender exclusivamente a Secretaria Municipal da Agricultura._x000D_
+A aquisição visa atender os produtores rurais, possibilitando a abertura e confecção de silos para silagem, carregamento e transporte de silagem, adubo e demais demandas do setor agrícola. Os equipamentos deverão ser utilizados prioritariamente pela Secretaria da Agricultura, podendo atender outros setores apenas quando não houver demanda agrícola.</t>
+  </si>
+  <si>
+    <t>1109</t>
+  </si>
+  <si>
+    <t>Manoel Vanderlei Lopes</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1109/indicacao_n003-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, indicar ao Executivo Municipal a necessidade de disponibilizar climatizadores de ar para a fábrica de roupas Visão Jeans, localizada no centro da cidade._x000D_
+          A solicitação se justifica pelo fato de que mais de 50 famílias trabalham diariamente no local, enfrentando altas temperaturas que dificultam o ambiente de trabalho e impactam diretamente a saúde, o bem-estar e o desempenho dos colaboradores. A instalação de climatizadores proporcionará melhores condições térmicas, garantindo mais conforto, segurança e qualidade laboral aos trabalhadores, além de contribuir para a produtividade e continuidade das atividades da fábrica.</t>
+  </si>
+  <si>
+    <t>1110</t>
+  </si>
+  <si>
+    <t>Nereu Correa Becker</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1110/indicacao_n004-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, indicar ao Executivo Municipal a necessidade de realizar a ampliação total da iluminação do campo da comunidade Barra Grande._x000D_
+          Atualmente, o local possui iluminação apenas na área destinada ao futebol suíço; porém, após a reforma geral do espaço, a parte principal onde se pratica o futebol oficial permanece sem iluminação adequada. Ressalta-se que este é o único campo disponível no município, sendo utilizado não somente pelos moradores da comunidade, mas por toda a população. A ampliação da iluminação permitirá o uso pleno do campo no período noturno, favorecendo a prática esportiva, atividades recreativas, jogos, eventos e o lazer em geral. Além disso, a melhoria proporcionará mais segurança e incentivará a participação da população nas atividades esportivas, contribuindo para o desenvolvimento social e comunitário.</t>
+  </si>
+  <si>
+    <t>1112</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1112/indicacao_n005-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, indicar ao Executivo Municipal a necessidade de realizar a troca do veículo utilizado pela área da saúde na comunidade Santa Terezinha._x000D_
+A solicitação se justifica pelo fato de que o carro atualmente disponível se encontra desgastado pelo uso contínuo, apresentando limitações que dificultam o atendimento diário dos pacientes da comunidade. A substituição do veículo garantirá maior segurança, agilidade e eficiência no transporte de pessoas para consultas, exames e demais encaminhamentos de saúde. Além disso, um veículo em boas condições assegura melhor qualidade no atendimento e contribui diretamente para o bem-estar das famílias atendidas pela unidade de saúde local.</t>
+  </si>
+  <si>
+    <t>1113</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1113/indicacao_n006-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, indicar ao Executivo Municipal a necessidade de promover melhorias na iluminação pública e a instalação de uma lombada (quebra-molas) na Rua Adélia Guimarães da Silva, especificamente no trecho final da via, onde recentemente foi executado o pavimento com paver._x000D_
+O que compromete a segurança de pedestres e motoristas, especialmente no período noturno. Além disso, com a nova pavimentação, o tráfego de veículos aumentou e alguns motoristas têm circulado em velocidade superior ao adequado, gerando riscos aos moradores. A instalação de uma lombada, aliada à melhoria da iluminação, proporcionará maior segurança, organização do tráfego e tranquilidade para as famílias que residem no local.</t>
+  </si>
+  <si>
+    <t>1114</t>
+  </si>
+  <si>
+    <t>Domingos Alberto Rech</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1114/indicacao_n007-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, indicar ao Executivo Municipal que seja realizada a instalação de cercamento no parquinho municipal, bem como a substituição da areia existente no local._x000D_
+O parquinho municipal é um espaço amplamente utilizado pelas crianças e famílias do município para lazer e convivência. No entanto, atualmente o local encontra-se sem cercamento adequado, o que compromete a segurança das crianças, especialmente devido à proximidade com vias públicas e circulação de veículos._x000D_
+Além disso, a areia existente necessita de substituição, considerando questões de higiene, saúde e segurança, garantindo um ambiente mais limpo e apropriado para o uso infantil._x000D_
+A instalação de cerca proporcionará maior controle de acesso e segurança, enquanto a troca da areia contribuirá para melhores condições sanitárias, prevenindo possíveis riscos à saúde das crianças.</t>
+  </si>
+  <si>
+    <t>1115</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1115/indicacao_n008-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, indicar ao Executivo Municipal a necessidade de realizar a troca da tubulação de um bueiro localizado na comunidade conhecida como Roncador, próximo à residência do senhor Itacir._x000D_
+A solicitação se faz necessária, pois a tubulação existente encontra-se danificada e já não comporta adequadamente o escoamento da água, especialmente em períodos de chuvas intensas, o que pode ocasionar alagamentos e danos à estrada. A substituição da tubulação garantirá melhor vazão da água, preservando a estrada e proporcionando mais segurança e melhores condições de tráfego para os moradores e usuários da via.</t>
+  </si>
+  <si>
+    <t>1118</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1118/indicacao_n009-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, indicar ao Executivo Municipal a necessidade da construção de uma calçada no bairro São Domingos, visando proporcionar mais segurança, acessibilidade e conforto aos pedestres que circulam diariamente pela localidade.          _x000D_
+A ausência de calçada no trecho mencionado tem obrigado moradores, estudantes e demais transeuntes a transitarem pelo meio da via pública, expondo-os a riscos decorrentes do tráfego de veículos e à falta de infraestrutura adequada para deslocamento seguro. A construção da calçada trará mais segurança para pedestres, principalmente crianças, idosos e pessoas com mobilidade reduzida, além de valorizar o espaço urbano e atender a uma antiga demanda da comunidade local.</t>
+  </si>
+  <si>
+    <t>1119</t>
+  </si>
+  <si>
+    <t>Marcos Antônio Francisconi</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1119/indicacao_n010-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, indicar ao Executivo Municipal que sejam viabilizados esforços para a aquisição e destinação de um trator agrícola para a Associação da Comunidade 3 de Maio._x000D_
+A Associação da Comunidade 3 de Maio é composta por produtores rurais que desempenham papel fundamental no desenvolvimento econômico e social do município. No entanto, muitos agricultores enfrentam dificuldades devido à falta de maquinário adequado para preparo do solo, plantio e demais atividades agrícolas._x000D_
+A disponibilização de um trator contribuirá significativamente para o fortalecimento da agricultura familiar, aumento da produtividade, redução de custos e melhoria das condições de trabalho dos associados. Além disso, a iniciativa fomentará o desenvolvimento rural, gerando renda e incentivando a permanência das famílias no campo.</t>
+  </si>
+  <si>
+    <t>1120</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1120/indicacao_n011-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, indicar ao Executivo Municipal que seja viabilizada a construção de um ponto de ônibus na encruzilhada que dá acesso à estrada que segue para a residência do Seu Nicolau e para a casa do Vereador Vande Lopes._x000D_
+A presente indicação se faz necessária, pois naquele local aguardam o transporte escolar diversas crianças da comunidade, além de moradores que utilizam o transporte diariamente. Atualmente não há um abrigo adequado, fazendo com que as pessoas fiquem expostas ao sol, chuva e demais intempéries, o que gera desconforto e falta de segurança._x000D_
+A instalação de um ponto de ônibus coberto proporcionará mais segurança, conforto e dignidade para os estudantes e para todos os moradores que dependem do transporte naquele trecho da comunidade. A construção desse tipo de abrigo é uma demanda comum apresentada nas câmaras municipais para proteger usuários do transporte contra sol e chuva e melhorar o acesso da população ao serviço.</t>
+  </si>
+  <si>
+    <t>1125</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1125/indicacao_n012-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que subscreve vem, respeitosamente, indicar ao Poder Executivo Municipal a necessidade de reforma do Posto de Saúde da comunidade Santa Terezinha._x000D_
+A unidade encontra-se com sua estrutura física desgastada, apresentando necessidade de melhorias que garantam melhores condições de atendimento aos moradores, bem como maior segurança e comodidade aos profissionais de saúde que atuam no local. Entre as demandas mais urgentes, destacam-se reparos na parte elétrica, pintura, manutenção do telhado, adequações internas e melhorias gerais no espaço de atendimento._x000D_
+A reforma é fundamental para proporcionar um ambiente adequado, humanizado e eficiente, assegurando que a população da comunidade receba um atendimento de qualidade._x000D_
+Diante disso, solicita-se ao Executivo Municipal, por meio da Secretaria competente, que adote as providências necessárias para viabilizar a referida reforma.</t>
+  </si>
+  <si>
+    <t>1126</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1126/indicacao_n013-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, indicar ao Executivo a instalação de um ponto de ônibus no Bairro Centro Novo._x000D_
+Atualmente, os usuários do transporte público e escolar incluindo trabalhadores, estudantes e demais moradores aguardam a condução expostos à chuva, ao sol e outras condições climáticas, sem qualquer estrutura de abrigo. Essa situação causa desconforto e risco à saúde, especialmente em dias de clima instável.</t>
+  </si>
+  <si>
+    <t>1127</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Domingos Alberto Rech, Elizangela Fonseca De Oliveira, Fernanda da Rosa, Fernando Gandin</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1127/indicacao_n014-2026.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que subscreve vem, respeitosamente, indicar ao Poder Executivo que seja viabilizada a aquisição ou disponibilização de um trator de maior porte para a Associação da Comunidade Tancredo Bengher._x000D_
+A presente indicação se faz necessária, pois o trator atualmente disponível na comunidade não está suprindo a necessidade dos trabalhos realizados pelos agricultores. A demanda de serviços tem aumentado e o equipamento existente não possui potência e capacidade suficientes para atender todos os produtores de forma adequada._x000D_
+Dessa forma, a disponibilização de um trator maior e mais potente irá contribuir para melhorar as condições de trabalho dos agricultores, agilizar os serviços agrícolas e fortalecer a produção rural da comunidade</t>
+  </si>
+  <si>
+    <t>1128</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1128/indicacao_n015-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve vem, respeitosamente, indicar ao Poder Executivo Municipal a necessidade de colocação de cascalho na estrada principal da comunidade do Tancredo, no trecho que se estende até a estrebaria do senhor Altamir Pereira._x000D_
+A via em questão apresenta trechos irregulares, dificultando o tráfego de moradores, produtores rurais e veículos que circulam diariamente pelo local. Em dias de chuva, a situação se agrava, tornando o deslocamento inseguro e prejudicando o escoamento da produção agrícola._x000D_
+A aplicação de cascalho contribuirá para melhorar as condições de trafegabilidade, oferecer maior segurança e garantir melhor acesso aos moradores da comunidade._x000D_
+Diante do exposto, solicita-se ao Executivo Municipal, por meio da Secretaria competente, que sejam tomadas as providências necessárias para atender esta demanda.</t>
+  </si>
+  <si>
+    <t>1129</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1129/indicacao_n016-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve vem, respeitosamente, indicar ao Poder Executivo Municipal que estude a viabilidade de criação e implantação de um Projeto Municipal de Distribuição de Adubo Orgânico aos Pequenos Agricultores._x000D_
+A proposta visa fortalecer a agricultura familiar, promovendo o uso de insumos sustentáveis, reduzindo custos de produção e incentivando práticas que melhoram a fertilidade do solo e aumentam a produtividade das propriedades rurais. O adubo orgânico pode ser proveniente de compostagem municipal, resíduos vegetais, esterco bovino tratado ou outras fontes adequadas, conforme regulamentação técnica._x000D_
+A adoção deste projeto contribuirá para o desenvolvimento rural sustentável, ampliará o apoio direto aos pequenos produtores e poderá integrar ações já existentes da Secretaria Municipal de Agricultura.</t>
+  </si>
+  <si>
+    <t>1130</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Dauri Teixeira</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1130/indicacao_n017-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve vem, respeitosamente, indicar ao Poder Executivo Municipal necessidade de perfuração e instalação de um poço artesiano na Linha Turíbio, nas proximidades da Fazenda do Dr. Alexandre Melo e da Comunidade 3 de Maio._x000D_
+A presente indicação atende à demanda dos moradores da localidade, que enfrentam dificuldades no abastecimento regular de água, especialmente em períodos de estiagem. A implantação do poço artesiano garantirá maior segurança hídrica, melhoria na qualidade de vida e suporte às atividades das famílias residentes, bem como às pequenas produções rurais da região.</t>
+  </si>
+  <si>
+    <t>1131</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1131/indicacao_n018-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve vem, respeitosamente, indicar ao Poder Executivo Municipal que seja realizada a contratação de motorista exclusivo para operar o caminhão prancha pertencente ao município._x000D_
+A presente indicação se faz necessária, tendo em vista que o caminhão prancha é um equipamento de grande porte, utilizado no transporte de máquinas pesadas, exigindo conhecimento técnico específico, responsabilidade e experiência por parte do condutor._x000D_
+Dessa forma, a disponibilização de um motorista exclusivo contribuirá para o transporte adequado das máquinas, evitando desgastes desnecessários, além de proporcionar maior agilidade e eficiência na execução dos serviços solicitados.</t>
+  </si>
+  <si>
+    <t>1132</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Dauri Teixeira, Domingos Alberto Rech, Elizangela Fonseca De Oliveira, Fernanda da Rosa, Fernando Gandin, José João Machado Filho, Manoel Vanderlei Lopes, Marcos Antônio Francisconi, Nereu Correa Becker</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1132/indicacao_n019-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, indicar ao Executivo Municipal a necessidade de realizar a aquisição de cadeiras novas, de um climatizador industrial e de um bebedouro industrial para a Fábrica de Costura da comunidade Barra Grande._x000D_
+A solicitação se justifica pela intensa demanda de trabalho no local, que conta com diversas costureiras e colaboradores que necessitam de melhores condições ergonômicas, térmicas e de hidratação durante a jornada. As cadeiras existentes já não oferecem o suporte adequado, prejudicando o conforto e a saúde dos trabalhadores. Além disso, as altas temperaturas tornam o ambiente desgastante e pouco produtivo, tornando essencial a instalação de um climatizador industrial. da mesma forma, a ausência de um bebedouro de maior capacidade dificulta o acesso à água gelada, especialmente nos dias mais quentes._x000D_
+A aquisição desses equipamentos proporcionará mais qualidade de trabalho, conforto, segurança e bem-estar aos trabalhadores, além de contribuir para o aumento da produtividade e para o desenvolvimento da atividade econômica local.</t>
+  </si>
+  <si>
+    <t>1133</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1133/indicacao_n020-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, indicar ao Executivo Municipal que seja realizado o estudo e a posterior implantação de um ponto de ônibus na encruzilhada localizada nas proximidades da residência do Senhor Sidnei Pereira da Silva, situada entre a comunidade do Canarinho e a comunidade do 3 de maio. A presente indicação se faz necessária tendo em vista a grande necessidade dos moradores das referidas comunidades, que dependem do transporte público para deslocamento diário, seja para trabalho, estudo ou acesso a serviços essenciais. Dessa forma, a implantação do ponto de ônibus no local indicado proporcionará mais segurança, comodidade e acessibilidade à população, contribuindo diretamente para a melhoria da mobilidade e da qualidade de vida dos moradores.</t>
+  </si>
+  <si>
+    <t>1136</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1136/indicacao_n021-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, indicar ao Executivo Municipal a instalação de bancos e mesas fixas no Lago Municipal. A presente solicitação tem por finalidade melhorar a estrutura de convivência e lazer no local, oferecendo acomodações adequadas para que famílias, visitantes e demais cidadãos possam desfrutar do ambiente com mais conforto. Os bancos e mesas fixas proporcionam um espaço apropriado para descanso, piqueniques, práticas recreativas e socialização, valorizando ainda mais o Lago Municipal e incentivando o uso seguro e ordenado do espaço público.</t>
+  </si>
+  <si>
+    <t>1139</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1139/indicacao_n022-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, indicar ao Executivo Municipal a necessidade de implantação de um Viveiro Municipal de Mudas de Frutas, visando à produção e distribuição de mudas frutíferas adaptadas ao clima e solo da nossa região._x000D_
+A criação de um Viveiro Municipal de Mudas de Frutas atenderá a diversas demandas da população e favorecerá políticas públicas nas áreas de agricultura familiar, segurança alimentar, meio ambiente e geração de renda. A disponibilidade de mudas de qualidade a baixo custo incentivará os produtores rurais, as famílias interessadas em plantio doméstico e as iniciativas de reflorestamento com espécies frutíferas._x000D_
+Esse viveiro poderá ainda apoiar projetos escolares, comunitários e de recuperação de áreas degradadas, estimulando a educação ambiental, a sustentabilidade e o fortalecimento da agricultura local. A iniciativa também possibilitará parcerias com associações rurais e cooperativas, ampliando o acesso às mudas e promovendo o desenvolvimento rural.</t>
+  </si>
+  <si>
+    <t>1140</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1140/indicacao_n023-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, indicar ao Executivo Municipal a necessidade de fechar (cercar) e instalar iluminação no campo de futebol da Comunidade de Auto São João. _x000D_
+A medida se faz necessária para oferecer melhores condições de uso aos moradores, garantir a segurança dos atletas e das crianças que utilizam o espaço, bem como possibilitar a realização de atividades esportivas no período noturno. O fechamento do campo contribuirá para a preservação do local, evitando danos e garantindo maior organização do ambiente. Já a iluminação proporcionará maior aproveitamento do espaço, incentivando o esporte, o lazer e a integração comunitária.</t>
+  </si>
+  <si>
+    <t>1141</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Elizangela Fonseca De Oliveira, Fernanda da Rosa</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1141/indicacao_n024-2026.pdf</t>
+  </si>
+  <si>
+    <t>As Vereadoras que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, indicar ao Executivo Municipal a instalação de bebedouros em espaços públicos, especialmente na Feira Municipal e no Lago Municipal. A disponibilização de bebedouros públicos garante melhores condições de bem-estar à população, contribuindo para a hidratação adequada dos frequentadores, especialmente nos dias de maior calor. Além disso, proporciona maior conforto aos visitantes, famílias, trabalhadores e praticantes de atividades físicas, promovendo saúde pública e qualidade de vida. Considerando que tais locais são amplamente utilizados pela comunidade, a instalação dos bebedouros demonstra cuidado com o cidadão e aprimora a infraestrutura urbana.</t>
+  </si>
+  <si>
+    <t>1142</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1142/indicacao_n025-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, indicar ao Executivo que sejam tomadas as providências necessárias para realizar a reforma completa do banheiro do Conselho Tutelar, promovendo melhorias na estrutura física, instalações hidráulicas, elétricas e demais adequações necessárias, bem como a construção de um banheiro feminino, visando garantir melhores condições de uso, acessibilidade e atendimento às necessidades dos servidores e usuários. Indica-se, ainda, que sejam realizados investimentos na modernização da estrutura administrativa, com a substituição dos equipamentos de informática e materiais de escritório, incluindo computadores, impressoras, mesas, cadeiras e demais itens essenciais para o bom funcionamento do órgão.</t>
+  </si>
+  <si>
+    <t>1143</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1143/indicacao_n026-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, indicar ao Executivo que sejam tomadas as providências necessárias para a instalação da rede de abastecimento de água na Linha Müller Aparecida, em caráter de prioridade. A presente indicação se faz necessária tendo em vista que a comunidade da Linha Müller Aparecida já dispõe de poço artesiano perfurado há considerável tempo, o qual apresenta boa vazão de água, estando apto para atender as demandas dos moradores. Entretanto, a ausência da rede de distribuição impede que a população tenha acesso efetivo à água, recurso essencial para a saúde, higiene e qualidade de vida. Diante disso, solicita-se que a execução da obra seja tratada como prioridade pela Administração Municipal. Ressalta-se ainda que, caso a viabilização por meio de recursos externos venha a demandar maior prazo, que o Executivo avalie a possibilidade de realização da obra com recursos próprios, visando garantir maior celeridade no atendimento deste importante demanda.</t>
+  </si>
+  <si>
+    <t>1144</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1144/indicacao_n027-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, indicar ao Executivo a aquisição de uma gobia de 16 discos para atender a Associação da Linha São Jorge. _x000D_
+A presente solicitação tem como objetivo fortalecer as atividades agrícolas da comunidade, oferecendo aos produtores rurais um equipamento essencial para o preparo adequado do solo, garantindo maior eficiência, produtividade e melhoria nas condições de trabalho dos agricultores locais.</t>
+  </si>
+  <si>
+    <t>1145</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Fernando Gandin</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1145/indicacao_n028-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve vem, respeitosamente, indicar ao Poder Executivo Municipal que seja realizado um estudo técnico para avaliar a possibilidade de aprofundar o poço artesiano existente ou, se necessário, proceder à perfuração de um novo poço na região da Gleba dos Morros._x000D_
+A solicitação se faz necessária em razão de que a vazão de água do poço atual tornou-se insuficiente, não suprindo mais as necessidades básicas dos moradores, o que tem causado dificuldades no abastecimento e comprometido a qualidade de vida das famílias residentes._x000D_
+Diante da importância do acesso adequado à água potável e considerando o impacto direto na rotina da comunidade, indica-se a realização de análise técnica com a maior brevidade possível, a fim de definir a melhor solução para o problema.</t>
+  </si>
+  <si>
+    <t>1149</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1149/indicacao_no029-2026.pdf</t>
+  </si>
+  <si>
+    <t>As Vereadoras que este subscreve, no uso de suas atribuições legais, vem respeitosamente indicar ao Poder Executivo Municipal a construção de uma Rua Coberta nas proximidades do Ginásio Municipal de Esportes, localizada na Rua Valter Francisco Manfrin. A implantação de uma Rua Coberta neste local proporcionará um importante espaço multiuso para o município. A estrutura poderá servir como ponto turístico, local de lazer nos fins de semana, área de convivência para famílias, jovens e visitantes, além de atender de forma adequada a realização da Feira Municipal, eventos culturais, apresentações artísticas e demais atividades comunitárias. Uma rua coberta garantirá melhor conforto e segurança aos frequentadores em dias de chuva ou de sol intenso, permitindo a realização contínua das atividades programadas. Além disso, o espaço poderá contar com:	Iluminação adequada e ornamental, valorizando o ambiente e aumentando a segurança; Bancos, paisagismo e áreas de convivência; Estrutura apropriada para artesanato local e produtores rurais; Possibilidade de instalação de pontos gastronômicos, estimulando o comércio e o turismo; Espaço funcional para a realização de atividades culturais, esportivas e educacionais ao ar livre. O investimento contribuirá para o fortalecimento do turismo, do comércio local e para a melhoria da qualidade de vida da população, tornando o local um verdadeiro cartão-postal do município. Diante do exposto, solicita-se a atenção do Poder Executivo para o atendimento desta indicação, considerando sua relevância para o desenvolvimento social, cultural e econômico da comunidade.</t>
+  </si>
+  <si>
+    <t>1150</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1150/indicacao_n030-2026.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que este subscreve, no uso de suas atribuições legais, vem respeitosamente indicar ao Poder Executivo Municipal a necessidade de instalação de um toldo no Colégio Cecília Meireles, localizado na comunidade do Barra Grande, bem como a instalação de mais duas câmeras de monitoramento no pátio escolar. _x000D_
+A colocação do toldo é fundamental para garantir maior proteção às crianças durante a entrada, saída e circulação em áreas externas, evitando que se molhem em dias de chuva e proporcionando mais segurança e conforto._x000D_
+Além disso, a ampliação do sistema de monitoramento com a instalação de duas novas câmeras no pátio se faz necessária diante de situações recentemente ocorridas no local, reforçando a segurança, a prevenção de incidentes e a tranquilidade da comunidade escolar._x000D_
+Diante do exposto, conto com a atenção e o atendimento do Poder Executivo para estas melhorias essenciais ao bem-estar dos estudantes e profissionais da educação.</t>
+  </si>
+  <si>
+    <t>1151</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1151/indicacao_n031-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que este subscreve, no uso de suas atribuições legais, vem respeitosamente indicar ao Poder Executivo a instalação de uma casinha de lixo na entrada da propriedade da família Stefanello, na linha Divisor. _x000D_
+A instalação da estrutura é necessária para garantir o acondicionamento adequado dos resíduos gerados na propriedade, evitando que animais espalhem o lixo, prevenindo mau cheiro e contribuindo para a organização e limpeza do local. Além disso, a medida facilita o trabalho da coleta municipal e promove boas práticas ambientais na comunidade.</t>
+  </si>
+  <si>
+    <t>1153</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1153/indicacao_n032-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais, vem respeitosamente indicar ao Poder Executivo que sejam construídas gavetas mortuárias (cemitério vertical) no Cemitério Municipal. _x000D_
+A presente indicação se faz necessária em razão da crescente falta de espaço disponível para novas sepulturas e construção de jazigos (casinhas) no Cemitério Municipal. A implantação de gavetas mortuárias representa uma alternativa moderna, organizada e eficiente para otimizar a utilização da área existente, garantindo condições adequadas para os futuros sepultamentos._x000D_
+Além disso, a medida contribuirá para a melhor organização do cemitério, proporcionando maior aproveitamento do espaço físico e atendendo às necessidades da população de forma planejada e sustentável.</t>
+  </si>
+  <si>
+    <t>1155</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1155/indicacao_n033-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que este subscreve, no uso de suas atribuições legais, vem respeitosamente indicar ao Poder Executivo que realize, por meio dos setores competentes e observadas todas as licenças e autorizações ambientais necessárias, a limpeza, desassoreamento e drenagem dos rios e córregos do município, especialmente nos pontos mais críticos e suscetíveis a alagamentos._x000D_
+A presente indicação tem por objetivo prevenir e minimizar os impactos causados pelas intensas chuvas e eventos climáticos extremos registrados nos últimos anos, agravados pelos efeitos do fenômeno El Niño, que ocasionaram aumento do volume de água, assoreamento dos cursos hídricos, acúmulo de vegetação e outros materiais que dificultam o escoamento adequado das águas._x000D_
+A realização dos serviços de limpeza, desassoreamento e drenagem, dentro das normas e exigências dos órgãos ambientais competentes, contribuirá para a prevenção de enchentes, erosões, danos às propriedades rurais e urbanas, bem como para a preservação ambiental e a segurança da população.</t>
+  </si>
+  <si>
+    <t>1156</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1156/indicacao_n034-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, indicar ao Executivo que realize o pedido e a aquisição de resíduo asfáltico, junto aos órgãos e entidades competentes, para utilização na manutenção e recuperação das estradas vicinais, acessos às propriedades rurais e demais vias do município que necessitem de melhorias._x000D_
+A presente indicação tem como objetivo proporcionar melhores condições de trafegabilidade nas vias municipais, especialmente nas estradas rurais, contribuindo para a segurança dos usuários, o escoamento da produção agrícola e a redução dos custos de manutenção das estradas._x000D_
+A utilização do resíduo asfáltico é uma alternativa eficiente e econômica para a conservação das vias, auxiliando no controle da poeira, na melhoria da infraestrutura viária e na qualidade de vida da população que utiliza diariamente essas estradas.</t>
+  </si>
+  <si>
+    <t>1157</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1157/indicacao_n035-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, indicar ao Executivo através do departamento competente, estude a viabilidade de implantar uma Escolinha Municipal de Futebol, destinada a crianças e adolescentes do município._x000D_
+A presente indicação tem por objetivo incentivar a prática esportiva entre crianças e adolescentes, promovendo o desenvolvimento físico, social e educacional dos participantes._x000D_
+A implantação de uma Escolinha Municipal de Futebol proporcionará oportunidades de lazer, integração social e aprendizado de valores importantes, como disciplina, respeito, trabalho em equipe e responsabilidade. Além disso, o esporte é uma importante ferramenta de inclusão social, contribuindo para afastar os jovens de situações de vulnerabilidade e estimular hábitos saudáveis._x000D_
+A iniciativa também poderá identificar e incentivar talentos esportivos locais, fortalecendo o esporte municipal e representando o município em competições regionais.</t>
+  </si>
+  <si>
+    <t>1137</t>
+  </si>
+  <si>
+    <t>PRL</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Mesa Diretiva</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1137/01-projeto_de_resolucao_n001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Regimento Interno (Resolução nº 04/2018) da Câmara Municipal de Manfrinópolis.</t>
+  </si>
+  <si>
+    <t>1116</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1116/requerimento_n001-2026_-_justificativa_de_falta_manoel.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, nos termos legais regimentais, ouvindo o Plenário, solicita à mesa Diretora da Câmara Municipal de Manfrinópolis, estado do Paraná, que tomem as seguintes providências. _x000D_
+Delibere juntamente ao Plenário para a justificativa de falta do Vereador Manoel Vanderlei Lopes, por estar em viagem a Brasília – DF, realizando visita a Gabinetes Parlamentares, bem como participando da apresentação de ações do Governo Federal nos Municípios, em busca de informações e recursos para o desenvolvimento do Município, não podendo assim se fazer presente à Sessão Ordinária do dia 02 de março de 2026.</t>
+  </si>
+  <si>
+    <t>1117</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1117/requerimento_no_002-2026_-_justificativa_de_falta_marcos_antonio_francisconi.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, nos termos legais regimentais, ouvindo o Plenário, solicita à mesa Diretora da Câmara Municipal de Manfrinópolis, estado do Paraná, que tomem as seguintes providências. _x000D_
+Delibere juntamente ao Plenário para a justificativa de falta do Vereador Marcos Antônio Francisconi, por estar em viagem a Brasília – DF, realizando visita a Gabinetes Parlamentares, bem como participando da apresentação de ações do Governo Federal nos Municípios, em busca de informações e recursos para o desenvolvimento do Município, não podendo assim se fazer presente à Sessão Ordinária do dia 02 de março de 2026.</t>
+  </si>
+  <si>
+    <t>1154</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1154/requerimento_n003-2026_-_justificativa_de_falta.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, nos termos legais regimentais, ouvindo o Plenário, solicita à mesa Diretora da Câmara Municipal de Manfrinópolis, estado do Paraná, que tomem as seguintes providências. _x000D_
+Delibere juntamente ao Plenário para a justificativa de falta do Vereador Marcos Antônio Francisconi, por estar em viagem a Curitiba – PR, realizando visita institucionais à secretaria de educação, casa civil, assembleia legislativa e DER, em busca de informações e recursos para o desenvolvimento do Município, não podendo assim se fazer presente à Sessão Ordinária do dia 25 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>1111</t>
+  </si>
+  <si>
+    <t>OF</t>
+  </si>
+  <si>
+    <t>Ofício</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1111/oficio_no026_indicacao_membros_lei_organica.pdf</t>
+  </si>
+  <si>
+    <t>Convite institucional para designação de representantes do Poder Executivo no Grupo de Estudos de Atualização da Lei Orgânica Municipal</t>
+  </si>
+  <si>
+    <t>1135</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>Secretaria Legislativa - SecLeg</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Cópia integral da Prestação de Contas do Executivo, enviado ao TCE, exercício de 2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -444,68 +1124,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1101/projeto_de_lei__-_aprova_remume.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1102/projeto_de_lei__-_prorroga_vigencia_do_pme.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1103/projeto_de_lei_no_01__-_reposicao_inflacionaria_-_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1104/01_-_legislativo_-_recomposicao_servidores_camara.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1101/projeto_de_lei__-_aprova_remume.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1102/projeto_de_lei__-_prorroga_vigencia_do_pme.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1103/projeto_de_lei_no_01__-_reposicao_inflacionaria_-_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1104/01_-_legislativo_-_recomposicao_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1121/projeto_de_lei_ordinaria_-_altera_lei_n_893-2025_-_lei_da_feira_municipal__-_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1122/projeto_de_lei_ordinaria_-_altera_lei_883.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1124/proposicao_legislativa_n007-2026_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1134/projeto_de_lei_do_poder_executivo__-_autoriza_cessao_onerosa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1138/projeto_de_lei_do_poder_executivo_-_cria_fundo_municipal_de_saneamento_basico-desktop-uga4c0k.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1146/projeto_de_lei_ordinaria_-_autoriza_o_poder_executivo_municipal_filiar-se_e_contribuir_com_a_agencia_de_desenvolvimento_regional_do_sudoeste_do_parana_orgao_r.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1147/projeto_de_lei_ordinaria_-_altera_lei_n_804_-_2022_-_cria_deparetamento_dos_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1148/projeto_de_lei_no_suplementacao_maio_-_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1152/projeto_de_lei_no_013_-_2026_suplementacao_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1123/emenda_modificativa_-_projeto_de_lei_ordinaria_06-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1107/indicacao_n001-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1108/indicacao_n002-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1109/indicacao_n003-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1110/indicacao_n004-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1112/indicacao_n005-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1113/indicacao_n006-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1114/indicacao_n007-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1115/indicacao_n008-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1118/indicacao_n009-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1119/indicacao_n010-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1120/indicacao_n011-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1125/indicacao_n012-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1126/indicacao_n013-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1127/indicacao_n014-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1128/indicacao_n015-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1129/indicacao_n016-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1130/indicacao_n017-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1131/indicacao_n018-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1132/indicacao_n019-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1133/indicacao_n020-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1136/indicacao_n021-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1139/indicacao_n022-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1140/indicacao_n023-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1141/indicacao_n024-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1142/indicacao_n025-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1143/indicacao_n026-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1144/indicacao_n027-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1145/indicacao_n028-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1149/indicacao_no029-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1150/indicacao_n030-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1151/indicacao_n031-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1153/indicacao_n032-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1155/indicacao_n033-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1156/indicacao_n034-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1157/indicacao_n035-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1137/01-projeto_de_resolucao_n001-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1116/requerimento_n001-2026_-_justificativa_de_falta_manoel.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1117/requerimento_no_002-2026_-_justificativa_de_falta_marcos_antonio_francisconi.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1154/requerimento_n003-2026_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2026/1111/oficio_no026_indicacao_membros_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H5"/>
+  <dimension ref="A1:H56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="26" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="135.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="184.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="232.28515625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -592,58 +1272,1435 @@
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>25</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>26</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H5" t="s">
         <v>28</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H7" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>39</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H8" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>43</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H9" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="H10" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>51</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H11" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H12" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>59</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H13" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>63</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H14" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" t="s">
+        <v>67</v>
+      </c>
+      <c r="E15" t="s">
+        <v>68</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H15" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" t="s">
+        <v>72</v>
+      </c>
+      <c r="E16" t="s">
+        <v>73</v>
+      </c>
+      <c r="F16" t="s">
+        <v>74</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H16" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" t="s">
+        <v>72</v>
+      </c>
+      <c r="E17" t="s">
+        <v>73</v>
+      </c>
+      <c r="F17" t="s">
+        <v>78</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H17" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>81</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" t="s">
+        <v>72</v>
+      </c>
+      <c r="E18" t="s">
+        <v>73</v>
+      </c>
+      <c r="F18" t="s">
+        <v>82</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H18" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>85</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>25</v>
+      </c>
+      <c r="D19" t="s">
+        <v>72</v>
+      </c>
+      <c r="E19" t="s">
+        <v>73</v>
+      </c>
+      <c r="F19" t="s">
+        <v>86</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H19" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>30</v>
+      </c>
+      <c r="D20" t="s">
+        <v>72</v>
+      </c>
+      <c r="E20" t="s">
+        <v>73</v>
+      </c>
+      <c r="F20" t="s">
+        <v>74</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H20" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>34</v>
+      </c>
+      <c r="D21" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" t="s">
+        <v>73</v>
+      </c>
+      <c r="F21" t="s">
+        <v>39</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H21" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22" t="s">
+        <v>72</v>
+      </c>
+      <c r="E22" t="s">
+        <v>73</v>
+      </c>
+      <c r="F22" t="s">
+        <v>96</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H22" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>99</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>43</v>
+      </c>
+      <c r="D23" t="s">
+        <v>72</v>
+      </c>
+      <c r="E23" t="s">
+        <v>73</v>
+      </c>
+      <c r="F23" t="s">
+        <v>82</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H23" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>102</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>47</v>
+      </c>
+      <c r="D24" t="s">
+        <v>72</v>
+      </c>
+      <c r="E24" t="s">
+        <v>73</v>
+      </c>
+      <c r="F24" t="s">
+        <v>96</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H24" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>105</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>51</v>
+      </c>
+      <c r="D25" t="s">
+        <v>72</v>
+      </c>
+      <c r="E25" t="s">
+        <v>73</v>
+      </c>
+      <c r="F25" t="s">
+        <v>106</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H25" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>109</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>55</v>
+      </c>
+      <c r="D26" t="s">
+        <v>72</v>
+      </c>
+      <c r="E26" t="s">
+        <v>73</v>
+      </c>
+      <c r="F26" t="s">
+        <v>82</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H26" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>112</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>59</v>
+      </c>
+      <c r="D27" t="s">
+        <v>72</v>
+      </c>
+      <c r="E27" t="s">
+        <v>73</v>
+      </c>
+      <c r="F27" t="s">
+        <v>74</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H27" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>115</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>63</v>
+      </c>
+      <c r="D28" t="s">
+        <v>72</v>
+      </c>
+      <c r="E28" t="s">
+        <v>73</v>
+      </c>
+      <c r="F28" t="s">
+        <v>96</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H28" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>118</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>119</v>
+      </c>
+      <c r="D29" t="s">
+        <v>72</v>
+      </c>
+      <c r="E29" t="s">
+        <v>73</v>
+      </c>
+      <c r="F29" t="s">
+        <v>120</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H29" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>123</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>124</v>
+      </c>
+      <c r="D30" t="s">
+        <v>72</v>
+      </c>
+      <c r="E30" t="s">
+        <v>73</v>
+      </c>
+      <c r="F30" t="s">
+        <v>82</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H30" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>127</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>128</v>
+      </c>
+      <c r="D31" t="s">
+        <v>72</v>
+      </c>
+      <c r="E31" t="s">
+        <v>73</v>
+      </c>
+      <c r="F31" t="s">
+        <v>82</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H31" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>131</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>132</v>
+      </c>
+      <c r="D32" t="s">
+        <v>72</v>
+      </c>
+      <c r="E32" t="s">
+        <v>73</v>
+      </c>
+      <c r="F32" t="s">
+        <v>133</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H32" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>136</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>137</v>
+      </c>
+      <c r="D33" t="s">
+        <v>72</v>
+      </c>
+      <c r="E33" t="s">
+        <v>73</v>
+      </c>
+      <c r="F33" t="s">
+        <v>106</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H33" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>140</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>141</v>
+      </c>
+      <c r="D34" t="s">
+        <v>72</v>
+      </c>
+      <c r="E34" t="s">
+        <v>73</v>
+      </c>
+      <c r="F34" t="s">
+        <v>142</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H34" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>145</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>146</v>
+      </c>
+      <c r="D35" t="s">
+        <v>72</v>
+      </c>
+      <c r="E35" t="s">
+        <v>73</v>
+      </c>
+      <c r="F35" t="s">
+        <v>86</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H35" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>149</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>150</v>
+      </c>
+      <c r="D36" t="s">
+        <v>72</v>
+      </c>
+      <c r="E36" t="s">
+        <v>73</v>
+      </c>
+      <c r="F36" t="s">
+        <v>78</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H36" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>153</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>154</v>
+      </c>
+      <c r="D37" t="s">
+        <v>72</v>
+      </c>
+      <c r="E37" t="s">
+        <v>73</v>
+      </c>
+      <c r="F37" t="s">
+        <v>96</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H37" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>157</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>158</v>
+      </c>
+      <c r="D38" t="s">
+        <v>72</v>
+      </c>
+      <c r="E38" t="s">
+        <v>73</v>
+      </c>
+      <c r="F38" t="s">
+        <v>82</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H38" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>161</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>162</v>
+      </c>
+      <c r="D39" t="s">
+        <v>72</v>
+      </c>
+      <c r="E39" t="s">
+        <v>73</v>
+      </c>
+      <c r="F39" t="s">
+        <v>163</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H39" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>166</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>167</v>
+      </c>
+      <c r="D40" t="s">
+        <v>72</v>
+      </c>
+      <c r="E40" t="s">
+        <v>73</v>
+      </c>
+      <c r="F40" t="s">
+        <v>96</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H40" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>170</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>171</v>
+      </c>
+      <c r="D41" t="s">
+        <v>72</v>
+      </c>
+      <c r="E41" t="s">
+        <v>73</v>
+      </c>
+      <c r="F41" t="s">
+        <v>78</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H41" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>174</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>175</v>
+      </c>
+      <c r="D42" t="s">
+        <v>72</v>
+      </c>
+      <c r="E42" t="s">
+        <v>73</v>
+      </c>
+      <c r="F42" t="s">
+        <v>106</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H42" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>178</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>179</v>
+      </c>
+      <c r="D43" t="s">
+        <v>72</v>
+      </c>
+      <c r="E43" t="s">
+        <v>73</v>
+      </c>
+      <c r="F43" t="s">
+        <v>180</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H43" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>183</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>184</v>
+      </c>
+      <c r="D44" t="s">
+        <v>72</v>
+      </c>
+      <c r="E44" t="s">
+        <v>73</v>
+      </c>
+      <c r="F44" t="s">
+        <v>163</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H44" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>187</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>188</v>
+      </c>
+      <c r="D45" t="s">
+        <v>72</v>
+      </c>
+      <c r="E45" t="s">
+        <v>73</v>
+      </c>
+      <c r="F45" t="s">
+        <v>142</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H45" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>191</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>192</v>
+      </c>
+      <c r="D46" t="s">
+        <v>72</v>
+      </c>
+      <c r="E46" t="s">
+        <v>73</v>
+      </c>
+      <c r="F46" t="s">
+        <v>78</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H46" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>195</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>196</v>
+      </c>
+      <c r="D47" t="s">
+        <v>72</v>
+      </c>
+      <c r="E47" t="s">
+        <v>73</v>
+      </c>
+      <c r="F47" t="s">
+        <v>96</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H47" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>199</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>200</v>
+      </c>
+      <c r="D48" t="s">
+        <v>72</v>
+      </c>
+      <c r="E48" t="s">
+        <v>73</v>
+      </c>
+      <c r="F48" t="s">
+        <v>78</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H48" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>203</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>204</v>
+      </c>
+      <c r="D49" t="s">
+        <v>72</v>
+      </c>
+      <c r="E49" t="s">
+        <v>73</v>
+      </c>
+      <c r="F49" t="s">
+        <v>106</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H49" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>207</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>208</v>
+      </c>
+      <c r="D50" t="s">
+        <v>72</v>
+      </c>
+      <c r="E50" t="s">
+        <v>73</v>
+      </c>
+      <c r="F50" t="s">
+        <v>106</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H50" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>211</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" t="s">
+        <v>212</v>
+      </c>
+      <c r="E51" t="s">
+        <v>213</v>
+      </c>
+      <c r="F51" t="s">
+        <v>214</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H51" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>217</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" t="s">
+        <v>218</v>
+      </c>
+      <c r="E52" t="s">
+        <v>219</v>
+      </c>
+      <c r="F52" t="s">
+        <v>82</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H52" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>222</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>17</v>
+      </c>
+      <c r="D53" t="s">
+        <v>218</v>
+      </c>
+      <c r="E53" t="s">
+        <v>219</v>
+      </c>
+      <c r="F53" t="s">
+        <v>106</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H53" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>225</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>21</v>
+      </c>
+      <c r="D54" t="s">
+        <v>218</v>
+      </c>
+      <c r="E54" t="s">
+        <v>219</v>
+      </c>
+      <c r="F54" t="s">
+        <v>106</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H54" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>228</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>171</v>
+      </c>
+      <c r="D55" t="s">
+        <v>229</v>
+      </c>
+      <c r="E55" t="s">
+        <v>230</v>
+      </c>
+      <c r="F55" t="s">
+        <v>26</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H55" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>233</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>234</v>
+      </c>
+      <c r="D56" t="s">
+        <v>229</v>
+      </c>
+      <c r="E56" t="s">
+        <v>230</v>
+      </c>
+      <c r="F56" t="s">
+        <v>235</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H56" t="s">
+        <v>237</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>