--- v2 (2026-01-21)
+++ v3 (2026-06-09)
@@ -10,2021 +10,2045 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1248" uniqueCount="602">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1264" uniqueCount="610">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>AMARILDO ALVES CARNEIRO</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/952/projeto_de_lei_no_02-2025_-_credito_especial.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/952/projeto_de_lei_no_02-2025_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir um Crédito Adicional Suplementar e Especial, no orçamento geral do corrente exercício.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/953/projeto_de_lei_de_melhormanrto_genetico.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/953/projeto_de_lei_de_melhormanrto_genetico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Melhoramento Genético do Rebanho Bovino Leiteiro do Município de Manfrinópolis (PMGB)”, Programa de Erradicação da Brucelose e Tuberculose do Rebanho Bovino Leiteiro do Município Manfrinópolis/PR (PEBT)”, Programa Municipal de Vacinação Contra a Brucelose e dá outras providencias</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/954/projeto_de_lei_-_aluguel_social.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/954/projeto_de_lei_-_aluguel_social.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder Benefício de Aluguel Social para famílias de baixa renda em situação de vulnerabilidade e risco social.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/955/projeto_de_lei_-_nomenclatura_de_ruas.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/955/projeto_de_lei_-_nomenclatura_de_ruas.pdf</t>
   </si>
   <si>
     <t>“Denomina logradouros públicos, existentes e previstos, do Município de Manfrinópolis – PR, na Sede Urbana e no Distrito de São Sebastião da Bela Vista, conforme mapas anexos à presente Lei.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/960/projeto_de_lei__do_poder_executivo_-_com_anexo.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/960/projeto_de_lei__do_poder_executivo_-_com_anexo.pdf</t>
   </si>
   <si>
     <t>Altera/acrescenta dispositivos na Lei Municipal nº 529/2014, com suas alterações posteriores e dá outras providências.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/961/projeto_de_lei_-_cria_o_conselho_municipal_de_esportes_-_com_anexo.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/961/projeto_de_lei_-_cria_o_conselho_municipal_de_esportes_-_com_anexo.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Esporte de Manfrinópolis/PR e cria o Fundo Municipal do Esporte de Manfrinópolis/PR e dá outras providencias.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/969/projeto_de_lei_0_com_anexos.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/969/projeto_de_lei_0_com_anexos.pdf</t>
   </si>
   <si>
     <t>“Denomina logradouros públicos, existentes e previstos, do Município de Manfrinópolis – PR, na Sede Urbana e no Distrito de São Sebastião da Bela Vista, conforme mapas anexos à presente Lei.”</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/970/projeto_de_lei__-_pocos_arteseanos.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/970/projeto_de_lei__-_pocos_arteseanos.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a custear as faturas de energia elétrica dos padrões que alimentam os sistemas de distribuição de água de poços artesianos, no Município de Manfrinópolis, e dá outras providências”</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/992/projeto_de_lei_do_poder_executivo.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/992/projeto_de_lei_do_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a utilizar o excedente da produção de energia fotovoltaica para realizar compensação para unidades consumidoras de prédios públicos que estejam cedidos e de imóveis que estejam em posse do Município de Manfrinópolis/PR e dá outras providências."</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/993/projeto_de_lei_ordinaria_do_poder_executivo_-_autoriza_receber_em_doacao_fracao_de__imovel.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/993/projeto_de_lei_ordinaria_do_poder_executivo_-_autoriza_receber_em_doacao_fracao_de__imovel.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL RECEBER IMÓVEL EM DOAÇÃO E AFETAR IMÓVEL COMO BEM DE USO COMUM DO POVO COMO VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/994/projeto_de_lei_ordinaria_do_poder_executivo_-_regularizacao_de_ruas_-_chacara_25.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/994/projeto_de_lei_ordinaria_do_poder_executivo_-_regularizacao_de_ruas_-_chacara_25.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DESAFETAR ÁREA DE USO COMUM DO POVO, PERMUTAR COM ÁREA DA CHÁCARA 25 E AFETAR ÁREA ADQUIRIDA NA PERMUTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/995/projeto_chacara_26.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/995/projeto_chacara_26.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DESAFETAR AREA DE USO COMUM DO POVO, PERMUTAR COM ÁREA DA CHÁCARA 26, E AFETAR ÁREA ADQUIRIDA NA PERMUTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/996/projeto_de_lei_ordinario_-_regularizacao_viaria_-_chacara_27.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/996/projeto_de_lei_ordinario_-_regularizacao_viaria_-_chacara_27.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DESAFETAR AREA DE USO COMUM DO POVO, PERMUTAR COM ÁREA DA CHÁCARA 27 E AFETAR ÁREA ADQUIRIDA NA PERMUTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Elizangela Fonseca De Oliveira, José João Machado Filho, Marcos Antônio Francisconi</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1002/03_-_legislativo_-_altera_plano_de_cargos.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1002/03_-_legislativo_-_altera_plano_de_cargos.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 635/2017 que estabelece o Quadro Único de Pessoal da Câmara Municipal de Vereadores de Manfrinópolis, dispõe sobre o Plano de Cargos, Carreira e Valorização do Servidor Público (PCCVSP) ocupante de cargo efetivo da Câmara Municipal de Vereadores de Manfrinópolis e dá outras providências e o Decreto 90/2023 que regulamenta a aplicação da lei nº 14.133/2021, que dispõe sobre a sistemática de licitações e contratos administrativos, no âmbito do poder legislativo do município de Manfrinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1003/projeto_de_lei_ordinaria-_regularizacao_viaria_0_chacara_28.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1003/projeto_de_lei_ordinaria-_regularizacao_viaria_0_chacara_28.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DESAFETAR AREA DE USO COMUM DO POVO, PERMUTAR COM ÁREA DA CHÁCARA 28 E AFETAR ÁREA ADQUIRIDA NA PERMUTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1004/projeto_de_lei__-cria_o_conselho_da_mulher_e_fundo_dos_direitos_da_mulher.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1004/projeto_de_lei__-cria_o_conselho_da_mulher_e_fundo_dos_direitos_da_mulher.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal dos Direitos da Mulher - CMDM, a Conferência Municipal dos Direitos da Mulher e o Fundo Municipal dos Direitos da Mulher - FMDM no Município de Manfrinópolis e dá outras providências.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1012/05-_legislativo_-_altera_projeto_acamsop.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1012/05-_legislativo_-_altera_projeto_acamsop.pdf</t>
   </si>
   <si>
     <t>Altera Lei nº 707/2020 que autoriza a contribuição do Poder Legislativo Municipal com a Associação das Câmaras Municipais do Sudoeste do Paraná – ACAMSOP.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1017/projeto_de_lei_cessao_de_uso_-_campo_barra_grande.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1017/projeto_de_lei_cessao_de_uso_-_campo_barra_grande.pdf</t>
   </si>
   <si>
     <t>Súmula: Autoriza o Poder Executivo Municipal a firmar Termo de Cessão de Uso de imóvel particular para fins de interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1018/projeto_de_lei__-__atualizacao_do_valor_das_diarias.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1018/projeto_de_lei__-__atualizacao_do_valor_das_diarias.pdf</t>
   </si>
   <si>
     <t>“Altera o Anexo I da Lei Ordinária n° 704, de 13 de maio de 2020.”</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1024/04_-_legislativo_-_altera_lei_de_diarias.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1024/04_-_legislativo_-_altera_lei_de_diarias.pdf</t>
   </si>
   <si>
     <t>Altera Lei nº 705/2020 que estabelece normas para o pagamento de diárias aos agentes públicos no âmbito do Poder Legislativo do Município de Manfrinópolis/PR e dá outras providências.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1043/projeto_de_lei_ldo__com_anexos.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1043/projeto_de_lei_ldo__com_anexos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária do Município de MANFRINÓPOLIS para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1044/projeto_de_lei__-_prorroga_vigencia_do_pme.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1044/projeto_de_lei__-_prorroga_vigencia_do_pme.pdf</t>
   </si>
   <si>
     <t>Prorroga a vigência do Plano Municipal de Educação – PME de que trata a Lei Ordinária n° 572 de 19 de junho de 2015.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1051/projeto_de_lei_ordinaria_-_credito_especial_28072025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1051/projeto_de_lei_ordinaria_-_credito_especial_28072025.pdf</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1052/projeto_de_lei_-__autoriza_a_receber_em_doacao_-_imovel_-_moradia_social_-_com_anexo.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1052/projeto_de_lei_-__autoriza_a_receber_em_doacao_-_imovel_-_moradia_social_-_com_anexo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL RECEBER IMÓVEL EM DOAÇÃO E AFETAR IMÓVEL COMO USO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1055/projeto_de_lei_que_altera_lei_157-2002.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1055/projeto_de_lei_que_altera_lei_157-2002.pdf</t>
   </si>
   <si>
     <t>Altera/acrescenta dispositivos na Lei Municipal nº 157/2002, com suas alterações posteriores e dá outras providências.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1061/projeto_de_lei_altera_lei_180-2003_-_comsea_-_conselho_municipal_de_seguranca_alimentar_e_nutricional.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1061/projeto_de_lei_altera_lei_180-2003_-_comsea_-_conselho_municipal_de_seguranca_alimentar_e_nutricional.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos na Lei Municipal nº 180/2003, com suas alterações posteriores e dá outras providências.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1062/projeto_de_lei_-__funcao_comissionada_agente_de_contratacao_altera_lei_804.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1062/projeto_de_lei_-__funcao_comissionada_agente_de_contratacao_altera_lei_804.pdf</t>
   </si>
   <si>
     <t>Altera/acrescenta dispositivos Lei Municipal nº 804/202021 e da lei 529/2014 e da outra providencias.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1063/projeto_de_lei_no____-_credito_especial_-_agosto_2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1063/projeto_de_lei_no____-_credito_especial_-_agosto_2025.pdf</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1065/projeto_de_lei_ordinaria_-_criacao_de_feira.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1065/projeto_de_lei_ordinaria_-_criacao_de_feira.pdf</t>
   </si>
   <si>
     <t>Institui a Feira de Manfrinópolis como instrumento de desenvolvimento local e fomento à geração de renda, ás industrias locais, pequenos comerciantes e produtores rurais.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1071/projeto_de_lei__-_cria_fundo_municipal_do_turismo_e_comissao_muniicpal_do_turismo.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1071/projeto_de_lei__-_cria_fundo_municipal_do_turismo_e_comissao_muniicpal_do_turismo.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Turismo - COMTUR e o Fundo Municipal do Turismo - FUMTUR e dá outras providências.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1073/projeto_de_lei_-_loa_2026.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1073/projeto_de_lei_-_loa_2026.pdf</t>
   </si>
   <si>
     <t>SÚMULA: ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE MANFRINÓPOLIS PARA O EXERCÍCIO DE 2026.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1074/projeto_de_lei_-ppa_2026.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1074/projeto_de_lei_-ppa_2026.pdf</t>
   </si>
   <si>
     <t>SÚMULA - Dispõe sobre o Plano Plurianual do Município de Manfrinópolis, para o período de 2026 à 2029</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1076/projeto_de_lei_ordinaria_-_cispar_-_01.10.2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1076/projeto_de_lei_ordinaria_-_cispar_-_01.10.2025.pdf</t>
   </si>
   <si>
     <t>Ratifica a redação do Contrato de Consórcio Público e do Estatuto Social do Consórcio Intermunicipal de Saneamento do Paraná (CISPAR) e autoriza o ingresso do Município no referido Consórcio.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1082/projeto_de_lei_-_autoriza_pagamento_de_premiacao_a_participantes_do_festival_municipal_e_nacional_da_cancao_de_manfrinopolis__-.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1082/projeto_de_lei_-_autoriza_pagamento_de_premiacao_a_participantes_do_festival_municipal_e_nacional_da_cancao_de_manfrinopolis__-.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder premiação em dinheiro para participantes e campeões do Festival Municipal e Nacional da Canção de Manfrinópolis/PR, e dá outras providências.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1086/projeto_de_lei_contratacao_temporaria_.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1086/projeto_de_lei_contratacao_temporaria_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder à contratação temporária de pessoal por tempo determinado para atender a necessidade temporária de excepcional interesse público, e dá outras providências.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1090/projeto_de_lei_-ratifica_protocolo_de_intencoes_do_consorcio_intergestores_parana_saude_-_cips_-_com_anexo.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1090/projeto_de_lei_-ratifica_protocolo_de_intencoes_do_consorcio_intergestores_parana_saude_-_cips_-_com_anexo.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções firmado entre o Estado do Paraná e os Municípios do Estado do Paraná subscritores, com a finalidade de formalizar a constituição e adequação do Consórcio Intergestores Paraná Saúde - CIPS aos termos do regime previsto na Lei Federal nº. 11.107/2005 e sua regulamentação, voltado ao desenvolvimento de ações na área da assistência farmacêutica no âmbito do Sistema Único de Saúde (SUS).</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1092/projetoi_de_lei_-_cria_cargos_de_monitor_escolar_e_diretora_do_departamento_das_politicas_publicas_dos_direitos_da_mulher.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1092/projetoi_de_lei_-_cria_cargos_de_monitor_escolar_e_diretora_do_departamento_das_politicas_publicas_dos_direitos_da_mulher.pdf</t>
   </si>
   <si>
     <t>Altera/acrescenta dispositivos na Lei Municipal nº 529/2014 e Lei 804/2022, com suas alterações posteriores e dá outras providências.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1093/projeto_de_lei_contratacao_temporaria.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1093/projeto_de_lei_contratacao_temporaria.pdf</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1094/projeto_de_lei_no_suplementacao_42-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1094/projeto_de_lei_no_suplementacao_42-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir um Crédito Adicional Suplementar, no orçamento geral do corrente exercício.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1095/projeto_de_lei_-_cessao.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1095/projeto_de_lei_-_cessao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Permissão de uso de Bem Público Municipal e outras providências.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1096/projeto_de_lei_-_altera_lei_777.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1096/projeto_de_lei_-_altera_lei_777.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos na Lei Municipal nº 777/2022, com suas alterações posteriores e dá outras providências.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/946/emenda_-_projeto_de_lei_ordinaria_02_-.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/946/emenda_-_projeto_de_lei_ordinaria_02_-.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do Projeto De Lei Nº Ordinária Do Poder Executivo N° 002/2025”</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/968/emenda.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/968/emenda.pdf</t>
   </si>
   <si>
     <t>“Modifica a redação do Projeto De Lei Nº Ordinária Do Poder Executivo N°008/2025”</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Fernando Gandin</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/971/emenda_modificativa_003-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/971/emenda_modificativa_003-2025.pdf</t>
   </si>
   <si>
     <t>Altera-se a redação do art. 5º, caput e art. 11, inciso IV do Projeto de Lei nº 006/2025 e dá outras providências</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1075/emenda_modificativa_projeto_lei_ordinaria_no_28-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1075/emenda_modificativa_projeto_lei_ordinaria_no_28-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA PROJETO LEI ORDINÁRIA Nº 28/2025</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>CRJ - Comissão de Redação e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1087/emenda_modificativa_005-2025__ao_projeto_de_lei_037-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1087/emenda_modificativa_005-2025__ao_projeto_de_lei_037-2025.pdf</t>
   </si>
   <si>
     <t>Inclui §1º e §2º ao art. 2º e altera redação do art. 4º do Projeto de Lei nº 037/2025 e dá outras providências</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Manoel Vanderlei Lopes</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/947/indicacao_n001-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/947/indicacao_n001-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente, que tome as providências necessária no sentido de realizar a construção de um ponto de ônibus no bairro Centro Novo, em frente a casa do senhor Daniel Alves destinado ao uso dos alunos._x000D_
 Considerando a necessidade da construção de um ponto de ônibus, de forma a proporcionar maior segurança e comodidade para os alunos que utilizam a linha de transporte coletivo para se dirigirem até as instituições de ensino na cidade.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>Elizangela Fonseca De Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_n002-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_n002-2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente, que tome as providências necessária no sentido de realizar a perfuração de um poço artesiano que contemple as Linhas Oliveira, Camargo e Linha Bela Vista (Divisa de Manfrinópolis com Francisco Beltrão) com o objetivo de garantir o abastecimento de água para a população local._x000D_
 Considerando a importância de garantir o acesso à água de qualidade para as famílias e propriedades dessas linhas.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>Altair Panzera</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_n003-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_n003-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente, que tome as providências necessária no sentido de realizar a substituição da tubulação do bueiro próximo a propriedade do senhor Ademir de Britto na Linha Aparecida._x000D_
 A situação mencionada tem gerado insegurança aos moradores da Linha Aparecida, uma vez que a tubulação deteriorada compromete o escoamento adequado das águas pluviais.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_n004-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_n004-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente, que tome as providências necessária no sentido de realizar a substituição da tubulação do bueiro próximo a propriedade da senhora Noeli Suptitz na Linha Turski._x000D_
 A substituição da tubulação é urgente para evitar alagamentos e danos às propriedades e à infraestrutura local. Além disso, as estradas necessitam de melhorias, como cascalhamento e conservação, para garantir um tráfego seguro e eficiente.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>Marcos Antônio Francisconi</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/951/indicacao_no_005-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/951/indicacao_no_005-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente, que tome as providências necessária no sentido de elaborar um projeto de incentivo a proteção de bebedouros onde a secretarias de Agricultura e Meio Ambiente possam estar fornecendo tubos para os agricultores implementarem melhorias nos bebedouros._x000D_
 Considerando que a criação de um programa de incentivo que forneça materiais, como tubos, para os agricultores possam melhorar e proteger seus bebedouros, contribuirá para o aumento da qualidade de vida dos animais, além de atender às necessidades dos produtores rurais e fortalecer o setor agrícola no município.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>Altair Panzera, Domingos Alberto Rech, Elizangela Fonseca De Oliveira, Fernanda da Rosa, Fernando Gandin, José João Machado Filho, Manoel Vanderlei Lopes, Marcos Antônio Francisconi, Nereu Correa Becker</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_n006-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_n006-2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente, que tome as providências necessárias no sentido de realizar a instalação de  câmeras nas escolas municipais Cecília Meireles, Eça de Queirós, e na CMEI Mundo Encantado, e quando necessário, amplie a rede de vigilância visando assim garantir maior segurança para alunos, professores e funcionários garantindo  um ambiente educacional seguro e tranquilo.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/957/indicacao_n007-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/957/indicacao_n007-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente, que tome as providências necessária no sentido de realizar a aquisição de um distribuidor de adubo orgânico para a associação da Linha Três de Maio._x000D_
 A aquisição do equipamento é importante para a melhoria das atividades agrícolas desenvolvidas pelos associados, que dependem de recursos adequados para otimizar o processo de adubação.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/962/indicacao_n008-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/962/indicacao_n008-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente, para que estude a viabilidade de implementar a numeração das casas em todas as vias públicas do município, com base nas seguintes razões:_x000D_
 1.	Facilidade de identificação e localização: A numeração das residências é um instrumento essencial para a localização precisa de endereços, facilitando o trabalho de órgãos públicos, como os serviços de saúde, segurança e educação, além de melhorar a logística de entrega de correspondências e mercadorias._x000D_
 2.	Segurança pública: Com a identificação clara das casas, facilita-se o trabalho das forças de segurança no município, tornando mais ágil a comunicação entre as autoridades e a população em situações de emergências._x000D_
 3.	Desenvolvimento urbano e ordenamento: A numeração das residências contribui para a organização do espaço urbano, tornando a cidade mais estruturada e acessível para seus habitantes e visitantes._x000D_
 4.	Atendimento a demandas da população: Diversos munícipes têm solicitado a numeração das residências, pois isso representa um avanço na infraestrutura urbana e melhora a qualidade de vida da comunidade.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/963/indicacao_n009-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/963/indicacao_n009-2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente, que tome as providências necessária no sentido de realizar, a doação do terreno onde se encontra o antigo colégio da comunidade Santo Antônio do Divisor. Considerando que o imóvel se encontra sem uso e que sua doação possibilitará à comunidade a ampliação do espaço, proporcionando-lhe maior utilidade para o desenvolvimento de atividades e melhorias locais.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>Elizangela Fonseca De Oliveira, Fernando Gandin, Marcos Antônio Francisconi, Nereu Correa Becker</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/964/indicacao_n010-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/964/indicacao_n010-2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente, que tome as providências necessárias no sentido de adquirir um espalhador de adubo orgânico para Associação da comunidade do Barra Grande._x000D_
 A aquisição do equipamento é importante para a melhoria das atividades agrícolas desenvolvidas pelos associados, que dependem de recursos adequados para otimizar o processo de adubação.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>Nereu Correa Becker</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/965/indicacao_n011-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/965/indicacao_n011-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente, que tome as providências necessárias no sentido de realizar a ampliação da rede de abastecimento de água na localidade da Cabeceira do Barra Grande, especificamente nas propriedades dos senhores Darci Modesto do Nascimento e Ademir Cendron.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/966/indicacao_n012-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/966/indicacao_n012-2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente que tome as providências necessárias no sentido de realizar a aquisição de um trator para a Associação da Linha Aparecida, com o objetivo de atender às demandas de melhoria da infraestrutura rural e apoio às atividades da agricultura, sendo o equipamento essencial para a realização de diversas atividades, como o preparo da terra, e apoio ao plantio e a colheita.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/972/indicacao_n013-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/972/indicacao_n013-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente que tome as providências necessárias no sentido de realizar a construção de uma faixa elevada na rua Ladislau Turski no bairro Centro Novo, próximo a creche municipal. A construção da faixa elevada visa diminuir a velocidade dos veículos no trecho, proporcionando uma travessia mais segura, especialmente em uma área de grande fluxo de crianças, como é o caso dessa rua.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/973/indicacao_n014-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/973/indicacao_n014-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através da secretária de esportes, que tome as providências necessárias no sentido de fazer o corte de grama dos campos das comunidades do São João e Alto São João._x000D_
 Essa medida é de grande relevância, considerando que os campos são espaços importantes para o lazer, esporte e integração das comunidades locais. A manutenção adequada dos gramados é indispensável para garantir a segurança e a qualidade das atividades realizadas nesses locais, além de promover o bem-estar da população que frequenta esses espaços.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>Domingos Alberto Rech</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/977/indicacao_n015-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/977/indicacao_n015-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente que tome as providências necessárias para realizar a reforma dos prédios das antigas escolas localizadas nas comunidades e fazer a instalação de máquinas de costura nesses locais. _x000D_
 Esta iniciativa tem como objetivo dar um novo propósito a espaços que atualmente não estão sendo utilizados, transformando-os em ambientes funcionais e produtivos. A instalação de máquinas de costura pode fomentar o desenvolvimento econômico local, criando oportunidades de aprendizado, geração de renda e capacitação profissional para os moradores das comunidades atendidas.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>Fernanda da Rosa</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_n016-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_n016-2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente que tome as providências necessárias no sentido de melhorar a iluminação pública na Avenida Valter Francisco Manfrin, especificamente nas proximidades da residência do Senhor Alberto Petri._x000D_
 A falta de iluminação adequada nesta área tem gerado preocupações quanto à segurança dos moradores e dos pedestres que transitam pelo local, especialmente no período noturno. A melhoria da iluminação pública contribuirá para aumento da sensação de segurança e promoverá maior acessibilidade para todos.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/979/indicacao_n017-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/979/indicacao_n017-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente que tome as providências necessárias no sentido de realizar o seguro de todos os tratores das associações do município._x000D_
 A adoção de seguros para os tratores das associações municipais é uma medida que visa proporcionar maior segurança e tranquilidade tanto para os associados quanto para a comunidade em geral. _x000D_
 Considerando os riscos envolvidos no uso de máquinas pesadas e a necessidade de garantir a continuidade dos serviços prestados por essas associações, a presente indicação busca promover um suporte adequado para a operação desses equipamentos, evitando danos irreparáveis ou prejuízos significativos.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/980/indicacao_n018-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/980/indicacao_n018-2025.pdf</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>José João Machado Filho</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/981/indicacao_n019-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/981/indicacao_n019-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente que tome as providências necessárias para a viabilização de recursos e execução da pavimentação asfáltica do trecho que liga a Comunidade Planaltinho, Santa Terezinha, e a Comunidade Três de Maio. _x000D_
 A pavimentação asfáltica deste trecho beneficiará diretamente os moradores das duas comunidades, proporcionando uma via mais segura, eficiente e duradoura.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/982/indicacao_n020-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/982/indicacao_n020-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente que tome as providências necessárias no sentido de realizar a construção de uma lombada próximo a propriedade do senhor João Baiano na comunidade Tunal._x000D_
 A construção dessa lombada ajudará a reduzir a velocidade dos veículos, minimizando o risco de acidentes, e garantirá maior tranquilidade para os moradores da região.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/983/indicacao_n021-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/983/indicacao_n021-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente que tome as providências necessárias no sentido de viabilizar recursos para realizar a pavimentação da Sede Manfrinópolis, bem como das Comunidades São João, Canarinho e o trecho que se estende até a Comunidade Barra Grande._x000D_
 A pavimentação também trará benefícios importantes para a segurança, conforto e qualidade de vida dos moradores, proporcionando uma via mais segura e eficiente, além de promover maior integração entre a sede do município e as comunidades rurais, favorecendo o desenvolvimento social e econômico de toda a região.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/984/indicacao_n022-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/984/indicacao_n022-2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente que tome as providências necessárias no sentido de realizar a construção de uma passarela na Rua Três, nas proximidades da residência do Senhor Valdomiro da Silva e da Senhora Ilena de Fátima Pegoraro. _x000D_
 Tal solicitação tem como finalidade facilitar a passagem segura de todos os pedestres que utilizam esse trajeto, incluindo as crianças que frequentam o parquinho localizado nas imediações.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/985/indicacao_n023-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/985/indicacao_n023-2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente que tome as providências necessárias visando à construção de uma escadaria nas proximidades da residência do Senhor Valdomiro da Silva, localizada na rua Valter Francisco Manfrin, que dê acesso ao asfalto. _x000D_
 Justifica-se esta solicitação pela necessidade de facilitar o deslocamento das crianças que aguardam o ônibus escolar, oferecendo um acesso mais seguro e adequado ao transporte, além de melhorar a mobilidade dos moradores da área.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/986/indicacao_n024-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/986/indicacao_n024-2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente, que tome as providências necessárias no sentido de realizar a construção de calçamento (pavimentação poliédrica) no trecho entre o Savanhago até a sede da Linha Aparecida._x000D_
 •	Melhorar o fluxo de veículos e pedestres, especialmente em períodos de chuvas;_x000D_
 •	Reduzir os custos com reparos constantes, que se tornam cada vez mais onerosos;_x000D_
 •	Garantir maior segurança e conforto para os moradores da região e aqueles que utilizam o acesso para o escoamento da produção e atividades cotidianas;_x000D_
 •	Proporcionar maior durabilidade e estabilidade ao acesso, prevenindo futuros danos.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/987/indicacao_n025-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/987/indicacao_n025-2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente que tome as providências visando à aquisição de um caminhão pipa para atender à demanda causada pela escassez de água e à instalação de cisternas nas comunidades do município. _x000D_
 Justifica-se esta solicitação pela importância de garantir o abastecimento de água em períodos de estiagem ou emergência, bem como pela necessidade de fornecer uma solução sustentável e acessível para o armazenamento de água nas áreas mais afetadas. Estas medidas visam minimizar os impactos da falta de água, assegurando melhores condições de vida para a população local.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/991/indicacao_n026-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/991/indicacao_n026-2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente, que tome as providências necessárias no sentido de Solicitação para a construção de asfalto sob o calçamento que dá acesso à Linha Aparecida._x000D_
 Considerando que a pavimentação asfáltica traria benefícios significativos, como a redução de custos com manutenção, maior durabilidade da via e melhores condições de tráfego, além de proporcionar mais conforto e segurança para os moradores e visitantes. _x000D_
 A comunidade possui grande relevância histórica, contando com aproximadamente 72 anos de existência, e é um importante ponto de visitação devido à presença da gruta em honra a Nossa Senhora Aparecida. O fluxo de visitantes reforça a necessidade de uma infraestrutura adequada que permita acesso seguro e confortável ao local.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/997/indicacao_n027-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/997/indicacao_n027-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente que tome as providências necessárias no sentido de realizar a reforma do asfalto o trecho que compreende a Comunidade Barra Grande até a linha Freire._x000D_
 A reforma do asfalto é essencial para garantir a segurança de motoristas e pedestres, essa medida proporcionará melhor qualidade de vida para os moradores, promovendo uma infraestrutura mais segura e eficiente.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/998/indicacao_n028-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/998/indicacao_n028-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente que tome as providências necessárias no sentido de realizar construção da rede de distribuição de água proveniente do poço artesiano localizado próximo à propriedade do Senhor José Madruga, até a Linha Muller._x000D_
 Atualmente, o poço artesiano localizado próximo á propriedade do senhor José Madruga representa uma importante fonte de abastecimento para a região, mas a falta de uma rede de distribuição que atenda adequadamente a população da Linha Muller limita o acesso da comunidade a água tratada e de qualidade. Com a ampliação da rede de água a partir desde poço artesiano, será possível garantir que mais famílias tenham acesso a água potável.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/999/indicacao_n029-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/999/indicacao_n029-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente que tome as providências necessárias no sentido de realizar a aquisição de Equipamentos de Proteção Individual (EPIs) adequados para o desempenho das atividades dos servidores públicos._x000D_
 A disponibilização de EPIs é essencial para garantir que as condições de trabalho estejam alinhadas às normas de segurança exigidas, prevenindo acidentes e doenças ocupacionais, além de demonstrar o compromisso do município com a valorização dos servidores públicos.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1000/indicacao_n030-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1000/indicacao_n030-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente que tome as providências necessárias no sentido de realizar a aquisição de um trator para a Associação da Comunidade São João._x000D_
 O trator, instrumento essencial para o cultivo, o transporte e a manutenção das áreas agrícolas, proporcionará uma melhoria significativa nas atividades rurais da comunidade. A aquisição deste equipamento trará benefícios diretos para os associados da comunidade, aumentando a eficiência no cultivo da terra.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1005/indicacao_n031-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1005/indicacao_n031-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente que tome as providências necessárias no sentido de realizar a aquisição de um caminhão específico para a coleta do lixo, tanto para a sede quanto para o interior do município._x000D_
 Tal medida contribuirá para a melhoria na prestação deste serviço essencial, promovendo mais qualidade de vida para a população, preservação ambiental e maior organização nos processos de recolhimento e destinação dos resíduos.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1006/indicacao_n032-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1006/indicacao_n032-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente que tome as providências necessárias para realizar a o cercamento do lago municipal._x000D_
 O cercamento do lago contribuirá significativamente para:_x000D_
 1.	Segurança da população: Evitará o acesso inadequado de pessoas a áreas de risco, prevenindo acidentes, como quedas e afogamentos, especialmente entre crianças e pessoas com mobilidade reduzida._x000D_
 2.	Preservação ambiental: O cercamento ajudará a proteger a fauna e flora local, limitando o acesso indiscriminado ao entorno do lago, o que pode prejudicar o equilíbrio ecológico da área._x000D_
 3.	Valorização do espaço público: O cercamento poderá organizar o acesso, promovendo um ambiente mais seguro e agradável, aumentando a utilização do local para atividades de lazer e convivência comunitária.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1007/indicacao_n033-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1007/indicacao_n033-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente, através do setor competente, que tome as providências necessárias no sentido de realizar a construção de um poço artesiano na cabeceira da comunidade Santa Terezinha, visando atender às necessidades dos moradores daquela localidade._x000D_
 A construção de um poço artesiano na região contribuirá significativamente para a melhoria da qualidade de vida das famílias.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1008/indicacao_n034-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1008/indicacao_n034-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente que tome as providências necessárias sejam tomadas as providências necessárias visando à realização de pavimentação poliédrica na estrada da Serra da Comunidade Roncador, especificamente no trecho compreendido entre a propriedade do senhor Valdecir dos Santos até a residência do senhor Vilson._x000D_
 A presente solicitação atende a uma demanda da comunidade local, que enfrenta dificuldades de mobilidade, especialmente em períodos de chuva, devido às más condições da via.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1009/indicacao_n035-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1009/indicacao_n035-2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente que sejam tomadas as providências necessárias visando à trazer curso de operador de trator._x000D_
 A presente indicação visa promover a capacitação técnica da população local, das associações, e agricultores, ampliando as oportunidades de emprego e renda, especialmente em áreas de vocação agrícola ou de atuação em obras e serviços que demandam operadores de máquinas pesadas. _x000D_
 A formação de profissionais qualificados contribui significativamente para o desenvolvimento econômico e social do município, garantindo mão de obra especializada, segura e preparada para o mercado de trabalho._x000D_
 O curso pode atender a uma demanda crescente do setor agropecuário e de infraestrutura, ao mesmo tempo em que proporciona aos moradores uma oportunidade concreta de qualificação profissional gratuita.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1010/indicacao_n036-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1010/indicacao_n036-2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente que sejam tomadas as providências necessárias visando ao levantamento da ponte localizada na comunidade do Tancredo Benghi._x000D_
 Tal solicitação se justifica devido ao fato de que, sempre que ocorrem chuvas mais intensas, a água ultrapassa o nível atual da ponte, tornando o local intransitável e perigoso para moradores, pedestres e veículos de passeio e escolares. O acúmulo de água não apenas interrompe o tráfego, como também representa risco de acidentes e prejuízos à população que depende da via para deslocamento diário. Pedimos que  somente após essa intervenção é que o asfaltamento deve ser realizado, garantindo durabilidade e funcionalidade à obra e evitara danos e prejuízo ao próprio asfalto_x000D_
 O levantamento da ponte possibilitará maior escoamento das águas pluviais, garantindo mais segurança e mobilidade para todos.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1011/indicacao_n037-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1011/indicacao_n037-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente que sejam tomadas as providências necessárias, no sentido da construção de uma rampa de acesso e o alargamento do portão de entrada no colégio da comunidade do Barra grande. _x000D_
 A presente indicação tem por objetivo garantir melhor acessibilidade aos alunos, pais, servidores, visitantes com mobilidade reduzida e também para carga e descarga de materiais e alimentos, promovendo inclusão e segurança no ambiente escolar. A ausência de rampa dificulta o acesso, principalmente para cadeirantes e pessoas com dificuldades de locomoção._x000D_
 Além disso, o portão atual possui dimensão limitada, o que gera aglomeração nos horários de entrada e saída dos alunos, prejudicando a fluidez e comprometendo a segurança. O alargamento do portão contribuirá para um fluxo mais organizado e seguro._x000D_
 Tais melhorias são simples, porém de grande impacto para a comunidade escolar, e reforçam o compromisso com a acessibilidade e a segurança no ambiente educacional.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1013/indicacao_n038-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1013/indicacao_n038-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente que tome as providências necessárias visando à contratação de um Educador de Físico de Pilates para os idosos do município.  _x000D_
 A presente indicação tem como objetivo a contratação de um Educador Físico, profissional que atua com excelência na área de Pilates, promovendo saúde, bem-estar e qualidade de vida aos idosos e o restante da população de Manfrinópolis, que tem como contribuição significativamente para a prevenção de doenças, reabilitação física e fortalecimento da consciência corporal de seus alunos, com atenção individualizada, respeito aos limites físicos e promoção de um estilo de vida mais saudável. Além de seu conhecimento técnico e dedicação, o profissional também se destaca pelo relacionamento próximo com a comunidade, atendendo diferentes faixas etárias e necessidades específicas, sempre com ética, empatia e profissionalismo.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>Altair Panzera, Manoel Vanderlei Lopes</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1019/indicacao_n039-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1019/indicacao_n039-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente à Instalar um sistema automático de monitoramento do nível dos rios, com emissão de alertas em tempo real para autoridades competentes e comunidades ribeirinhas, com o objetivo de reduzir danos materiais e preservar vidas em situações de enchente ou elevação crítica dos cursos d'água. _x000D_
 O sistema será composto por:_x000D_
 Estação fluviométrica automática, com sensor de nível e transmissão de dados (via GPRS, satélite ou LoRa);_x000D_
 Painel de alerta local (sinal sonoro e visual) para avisos imediatos à população;_x000D_
 Central de monitoramento com plataforma online e aplicativo móvel;_x000D_
 Integração com dados meteorológicos e hidrológicos para cruzamento de informações e predição de eventos extremos._x000D_
 Benefícios Esperados:_x000D_
 Redução de riscos à vida humana e ao patrimônio público e privado;_x000D_
 Respostas mais rápidas por parte da Defesa Civil e demais órgãos competentes;_x000D_
 Engajamento comunitário com campanhas de conscientização baseadas em dados reais;_x000D_
 Dados históricos úteis para planejamento urbano e ambiental.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1014/indicacao_n040-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1014/indicacao_n040-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente que tome as providências necessárias no sentido de realizar instalação da rede elétrica nas proximidades da propriedade do senhor Alcir Blau, popularmente conhecido como Neguinho Blau._x000D_
 Tal solicitação justifica-se pela necessidade de proporcionar maior segurança, conforto e qualidade de vida ao senhor Alcir Blau, bem como aos moradores da região.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1015/indicacao_n041-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1015/indicacao_n041-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, à execução de obra de calçamento no trecho compreendido entre a comunidade de Santa Terezinha, passando pela entrada do Júlio Pauli até a igreja, com saída em direção ao Tunal._x000D_
 A região mencionada possui fluxo constante de moradores, incluindo crianças, idosos e trabalhadores rurais, além de ser rota de acesso a pontos importantes como a igreja local e comunidades vizinhas. Atualmente, o estado precário da via, especialmente em períodos de chuva, tem causado, dificuldade de acesso para veículos e pedestres, problemas de mobilidade para serviços de saúde, transporte escolar e coleta de lixo e riscos de acidentes e transtornos à população, especialmente aos domingos e datas festivas._x000D_
 Benefícios Esperados:_x000D_
 •	Melhoria na qualidade de vida dos moradores;_x000D_
 •	Valorização das propriedades locais;_x000D_
 •	Garantia de acesso seguro e digno para a população rural;_x000D_
 •	Fortalecimento da integração entre comunidades próximas.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1016/indicacao_n042-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1016/indicacao_n042-2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente que tome as providências pela realização de pavimentação poliédrica na serra localizada nas proximidades da propriedade do senhor Valdemar Britto, na comunidade da Linha Aparecida._x000D_
 A referida solicitação justifica-se pela necessidade de melhorar as condições de trafegabilidade naquela localidade, especialmente em períodos de chuvas, quando o trecho se torna de difícil acesso. A pavimentação poliédrica, além de garantir maior durabilidade.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1020/indicacao_n043-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1020/indicacao_n043-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, à contratação de um professor de violão para atuar junto às oficinas socioculturais oferecidas no âmbito do CRAS – Centro de Referência de Assistência Social, como parte das ações de fortalecimento de vínculos comunitários e promoção da inclusão social._x000D_
 As oficinas de música, especialmente o ensino de violão, têm se mostrado eficazes na promoção do bem-estar, no estímulo à convivência social e no desenvolvimento de habilidades cognitivas, emocionais e artísticas dos usuários dos serviços socioassistenciais, especialmente crianças, adolescentes e idosos._x000D_
 A contratação desse profissional contribuirá para:_x000D_
 •	Ampliar as ações do Serviço de Convivência e Fortalecimento de Vínculos (SCFV);_x000D_
 •	Oferecer alternativas saudáveis de lazer e expressão cultural;_x000D_
 •	Estimular o senso de pertencimento e autoestima dos participantes;_x000D_
 •	Prevenir situações de risco social por meio da arte e da cultura.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1021/indicacao_n044-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1021/indicacao_n044-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao setor competente, que sejam realizadas as eliminatórias do Festival nas comunidades de Manfrinópolis, promovendo a participação descentralizada e o incentivo à cultura local. Sugere-se, ainda, que a final do evento ocorra na sede do município, reunindo os classificados das etapas anteriores._x000D_
 A presente indicação visa valorizar os talentos das comunidades, promover o acesso à cultura em diferentes localidades e fomentar o envolvimento da população com o evento. A realização das eliminatórias nas comunidades contribui para a descentralização das ações culturais e proporciona maior visibilidade aos artistas locais, enquanto a final na cidade garante um encerramento mais amplo e participativo para o festival.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1022/indicacao_n045-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1022/indicacao_n045-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Excelentíssimo Senhor Prefeito Municipal que realize gestões junto à empresa concessionária responsável pela administração das rodovias pedagiadas, com o objetivo de solicitar a destinação dos resíduos asfálticos (como fresado ou sobras de obras) para utilização na manutenção e melhoria das estradas vicinais e vias não pavimentadas, especialmente nas comunidades rurais, frentes de aviários, estrebarias._x000D_
 A concessionária de pedágio que atua na região realiza regularmente obras de manutenção, recapeamento e duplicação nas rodovias sob sua responsabilidade. Como resultado, há geração de resíduos asfálticos (como fresagem), que podem ser reaproveitados de maneira eficiente e econômica._x000D_
 A destinação desse material para o município possibilitaria melhorias significativas nas estradas rurais, acessos a pequenas propriedades e vias secundárias, beneficiando diretamente produtores, estudantes, trabalhadores e moradores das áreas menos favorecidas._x000D_
 Tal medida também contribui para a sustentabilidade, reduzindo o descarte indevido de resíduos e promovendo economia aos cofres públicos.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1023/indicacao_n046-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1023/indicacao_n046-2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente que tome as providências para a realização de mil metros de pavimentação poliédrica nos pontos críticos das serras que liga a Linha Muller até a estrada do Tancredo Benghi. A implementação do calçamento contribuirá para:_x000D_
 •	Melhorar o fluxo de veículos e pedestres, especialmente em períodos de chuvas;_x000D_
 •	Reduzir os custos com reparos constantes, que se tornam cada vez mais onerosos;_x000D_
 •	Garantir maior segurança e conforto para os moradores da região e aqueles que utilizam o acesso para o escoamento da produção e atividades cotidianas;_x000D_
 •	Proporcionar maior durabilidade e estabilidade ao acesso, prevenindo futuros danos._x000D_
 Nestes termos pede-se deferimento.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1025/indicacao_n047-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1025/indicacao_n047-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente que tome as providências necessárias no sentindo de realizar a reforma da cobertura da quadra de esportes localizada na comunidade Santa Terezinha. A quadra de esportes da comunidade Santa Terezinha é um importante espaço de lazer, esporte e convivência para os moradores locais, especialmente para crianças, adolescentes e jovens. No entanto, a estrutura da cobertura encontra-se deteriorada, comprometendo a segurança dos usuários e dificultando a utilização do espaço em períodos de chuva.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1027/indicacao_n048-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1027/indicacao_n048-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente que tome as providências necessárias com a finalidade de conceder o uso da antiga escola localizada na comunidade Canarinho para implantação de um espaço voltado para atividades de costura, como forma de fomentar a geração de empregos e renda para os moradores da localidade. _x000D_
 A antiga escola da comunidade do Canarinho encontra-se atualmente sem utilização, sendo um espaço público que pode ser aproveitado para fins sociais e produtivos. A proposta visa transformar esse imóvel em um local destinado à costura, o que poderá beneficiar diversas famílias, promovendo geração de renda.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1026/indicacao_n049-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1026/indicacao_n049-2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através da secretária de cultura e assistência social a retomada das atividades dos Clubes de Mães no município, com a oferta de cursos voltados ao desenvolvimento pessoal, cultural e profissional das participantes._x000D_
 Os Clubes de Mães sempre representaram uma importante ferramenta de fortalecimento dos vínculos comunitários, de valorização da mulher e de promoção da inclusão social. Através deles, muitas mulheres tiveram a oportunidade de desenvolver habilidades, ampliar seus conhecimentos e, muitas vezes, gerar renda para complementar o orçamento familiar. _x000D_
 A retomada dessas atividades permitirá que novas participantes se beneficiem de um espaço acolhedor e produtivo, voltado à convivência, ao aprendizado e ao crescimento pessoal e profissional. Além disso, a oferta de cursos e oficinas pode estimular o empreendedorismo feminino, promover a autonomia econômica e contribuir significativamente para a melhoria da qualidade de vida das famílias atendidas.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1028/indicacao_n050-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1028/indicacao_n050-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente que tome as providências necessárias visando à construção de um Centro Social Municipal da Cultura._x000D_
 O referido espaço teria como finalidade atender aos eventos promovidos pelo município, como o Festival da Canção, Baile do município, celebrações do Dia da Mulher, e apresentações culturais como: Apresentação dos corais, peças teatrais, e demais apresentações artísticas.  Além disso, o Centro Social estaria disponível para uso dos munícipes em ocasiões particulares, como casamentos, formaturas dos colégios e escolas, e outros eventos, promovendo maior integração e valorização cultural e social da comunidade. A construção deste centro traria benefícios significativos para o município, fortalecendo a infraestrutura local, ampliando as possibilidades de eventos culturais e sociais e promovendo o desenvolvimento comunitário.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1029/indicacao_n051-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1029/indicacao_n051-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, INDICAR, que o Poder Executivo Municipal, por meio da Secretaria de Agricultura (ou órgão competente), estude a viabilidade de adquirir uma esteira transportadora de cama para aviário, a ser utilizada no apoio aos pequenos e médios produtores rurais do município. A aquisição de uma esteira transportadora permitirá que o município ofereça suporte técnico e logístico aos produtores, seja por meio de programas de fomento rural, cessão de uso ou parcerias com associações e cooperativas locais.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1030/indicacao_n052-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1030/indicacao_n052-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, que tome as providências necessárias através do setor competente no sentido de adquirir uma caçamba para a Secretária de Agricultura._x000D_
 A aquisição do referido equipamento contribuirá significativamente para a melhoria da logística e da eficiência das ações realizadas pela Secretaria, possibilitando um atendimento mais ágil e eficaz às demandas da população rural e fortalecendo as políticas públicas voltadas ao setor agrícola do nosso município.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1031/indicacao_n053-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1031/indicacao_n053-2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, que tome as providências necessárias através do setor competente no sentido de adquirir uma Plantadeira com Comando para atender à Associação da Comunidade Savanhago._x000D_
 A presente solicitação tem como objetivo atender à demanda dos agricultores da Comunidade Savanhago, que têm enfrentado dificuldades no preparo e plantio de suas lavouras em razão da falta de equipamentos adequados. A aquisição de uma Plantadeira com Comando proporcionará maior eficiência no processo de plantio, otimização do tempo e aumento da produtividade, contribuindo diretamente para o fortalecimento da agricultura familiar local.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1032/indicacao_n054-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1032/indicacao_n054-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, que determine, através do setor competente, a realização de uma revisão completa das calçadas de todos os bairros do Município, com o objetivo de:_x000D_
 •	Identificar trechos que se encontram danificados ou em condições precárias;_x000D_
 •	Realizar as devidas reformas e manutenções necessárias;_x000D_
 •	Garantir acessibilidade, segurança e conforto para pedestres, especialmente pessoas com mobilidade reduzida, idosos e pessoas com deficiência._x000D_
 As calçadas são parte essencial da infraestrutura urbana e desempenham papel fundamental na mobilidade e segurança dos cidadãos. Infelizmente, em diversos pontos da cidade, é possível observar calçadas quebradas, desniveladas ou obstruídas, o que representa um risco de acidentes, além de dificultar a locomoção de muitos munícipes.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1033/indicacao_n055-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1033/indicacao_n055-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, que seja viabilizada a instalação de casinhas para a coleta seletiva de lixo reciclável em pontos estratégicos das comunidades do município. A presente indicação tem por objetivo promover a destinação adequada de resíduos recicláveis e incentivar a coleta seletiva no município, contribuindo com a preservação do meio ambiente, a saúde pública e o bem-estar da população.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_n056-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_n056-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente, que sejam realizados estudos e providências necessárias para a construção de um barracão industrial municipal, com estrutura adequada para abrigar microempresas e pequenos empreendedores locais, visando fomentar o desenvolvimento econômico e a geração de empregos no município. _x000D_
 O incentivo ao empreendedorismo local é fundamental para a dinamização da economia municipal. Muitos microempreendedores encontram dificuldades em iniciar ou expandir seus negócios por falta de espaço físico apropriado e de infraestrutura mínima._x000D_
 A construção de um barracão industrial público, com espaços modulares destinados à incubação e instalação de microempresas, contribuirá significativamente para:_x000D_
 •	Estimular a formalização de negócios informais;_x000D_
 •	Criar oportunidades de trabalho e renda para a população local;_x000D_
 •	Atrair investimentos e fortalecer a economia regional;_x000D_
 •	Promover o desenvolvimento sustentável e o crescimento ordenado do setor produtivo.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1034/indicacao_n057-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1034/indicacao_n057-2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, por intermédio do setor competente, que seja realizada a substituição das lombadas existentes nos seguintes locais:_x000D_
 •	Em frente ao Colégio Estadual São Cristóvão;_x000D_
 •	Próximo ao campo sintético;_x000D_
 •	Próximo à residência da Sra. Otília Thomas._x000D_
 •	Em frente a Escola Municipal Eça de Queirós. _x000D_
 Justifica-se a presente indicação tendo em vista que as lombadas mencionadas apresentam altura excessiva, o que tem causado transtornos aos motoristas e risco de danos aos veículos que trafegam nessas vias</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_n058-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_n058-2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente, a necessidade de aquisição e instalação de estofamento dos bancos fixos já instalados para a Capela Mortuária Municipal, de modo a proporcionar mais conforto aos usuários durante os velórios e demais cerimônias._x000D_
 A adoção desses itens complementares contribuirá significativamente para o conforto do espaço e melhor atendimento à comunidade.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1037/indicacao_n059-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1037/indicacao_n059-2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, que tome as providências necessárias através do setor competente no sentido de adquirir uma Plantadeira com Comando e Pulverizador para atender à Associação da Comunidade Tancredo Benghi. _x000D_
 A presente solicitação tem como objetivo atender à demanda dos agricultores da Comunidade Tancredo Benghi, que têm enfrentado dificuldades no preparo e plantio de suas lavouras em razão da falta de equipamentos adequados. A aquisição de uma Plantadeira com Comando e um Pulverizador proporcionará maior eficiência no processo de plantio, otimização do tempo e aumento da produtividade, contribuindo diretamente para o fortalecimento da agricultura familiar local.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1038/indicacao_n060-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1038/indicacao_n060-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente, que tome as providências necessárias no sentido implementar uma rota de transporte público nas comunidades Planaltinho, Santa Terezinha, Três de Maio, Canarinho, São João e Tancredo Benghi até a sede do município, assim atendendo as necessidades dos munícipes.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1039/indicacao_n061-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1039/indicacao_n061-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente, que sejam tomadas as providências necessárias no sentido de adquirir um terreno para a construção de um Centro Social, que também possa ser utilizado como espaço para atividades de um Centro de Tradições Gaúchas (CTG), atendendo assim às diversas demandas da população. _x000D_
 A viabilidade de utilização deste espaço como CTG ampliará seu alcance e importância, promovendo a cultura tradicionalista e fortalecendo o sentimento de identidade e pertencimento entre os munícipes.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Fernanda da Rosa, Manoel Vanderlei Lopes</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1040/indicacao_n062-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1040/indicacao_n062-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, a contratação de Agentes Comunitários de Saúde para as comunidades de Gleba dos Morros, Santo Antônio, Santa Terezinha, Bela Vista do Encantilado e São Jorge._x000D_
 Com fundamento no compromisso constitucional com a saúde pública e na função dos Agentes Comunitários de Saúde (ACS) como elo fundamental entre a população e os serviços básicos de saúde._x000D_
 Tais localidades enfrentam desafios importantes no acesso a serviços básicos de saúde, prevenção de doenças e promoção da saúde, agravados pela ausência ou insuficiência de profissionais atuantes nessas regiões. Os Agentes Comunitários de Saúde exercem papel crucial no acompanhamento de famílias, identificação precoce de riscos e orientação a população, especialmente em áreas mais vulneráveis.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1041/indicacao_n063-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1041/indicacao_n063-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, a aquisição de um terreno adequado para a realização da tradicional Festa do Município, bem como para outros eventos culturais, sociais e comunitários que valorizem a identidade local e fortaleçam o convívio da população. Sendo também que na Semana Farroupilha o espaço possa ser usado, para fortalecer a Tradição Gaúcha. _x000D_
 A realização anual da Festa do Município, além de ser um momento de celebração da história e cultura local, também movimenta a economia, fomenta o turismo e fortalece o sentimento de pertencimento entre os moradores. Atualmente, a falta de um espaço próprio e estruturado limita a organização do evento, gerando despesas com locações e adaptações, além de comprometer a segurança e o conforto dos participantes.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1042/indicacao_n064-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1042/indicacao_n064-2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, na forma regimental, vem mu respeitosamente à presença de Vossa Excelência, INDICAR ao Executivo Municipal, através do setor competente que tome providências necessárias no sentido de realizar a aquisição de uma carreta agrícola para uso da Associação Tancredo Bengue, localizada na zona rural deste município._x000D_
 A Associação de Produtores Rurais do Tancredo Bengue exerce papel fundamental no fortalecimento da agricultura familiar, promovendo o desenvolvimento econômico e social da comunidade local. _x000D_
 A disponibilização de uma carreta agrícola moderna contribuirá diretamente para:_x000D_
 •	O escoamento da produção de forma mais eficiente;_x000D_
 •	Redução dos custos operacionais dos pequenos produtores;_x000D_
 •	Estímulo à organização coletiva e associativismo rural;_x000D_
 •	Geração de renda e melhoria na qualidade de vida dos agricultores familiares da região.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Altair Panzera, Elizangela Fonseca De Oliveira, José João Machado Filho, Manoel Vanderlei Lopes, Marcos Antônio Francisconi, Nereu Correa Becker</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1045/indicacao_n065-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1045/indicacao_n065-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente, que sejam tomadas as providências necessárias para a ampliação e reforma do Ginásio Municipal Eloivo Guimarães._x000D_
 O Ginásio Eloivo Guimarães é um importante espaço de lazer, prática esportiva e eventos comunitários no município, atendendo a uma grande parcela da população, especialmente crianças, jovens e atletas amadores. No entanto, sua estrutura atual apresenta sinais de desgaste e limitação física, o que compromete o pleno uso do espaço._x000D_
 A ampliação permitirá a realização de mais atividades esportivas e culturais, enquanto a reforma garantirá mais segurança, conforto e acessibilidade aos usuários e visitantes. Investir na melhoria da infraestrutura esportiva é também promover saúde, inclusão social e qualidade de vida para a comunidade.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1046/indicacao_n066-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1046/indicacao_n066-2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competentes, a presente Indicação, que visa:_x000D_
 •	A realização de cursos de capacitação em primeiros socorros para os professores, diretores, coordenadores, inspetores, auxiliares e demais profissionais que atuam nas escolas da rede municipal de ensino;_x000D_
 •	E a disponibilização de kits de primeiros socorros devidamente equipados e atualizados em todas as unidades escolares do município._x000D_
 A presente indicação tem como objetivo proporcionar maior segurança no ambiente escolar, garantindo que os profissionais da educação estejam preparados para agir em situações emergenciais até a chegada do socorro especializado._x000D_
 Adicionalmente, é indispensável que as escolas estejam equipadas com kits de primeiros socorros completos e de fácil acesso, possibilitando uma resposta rápida em eventuais acidentes ou situações que exijam intervenção imediata._x000D_
 A capacitação em primeiros socorros pode salvar vidas, além de demonstrar o compromisso da gestão com o bem-estar e a proteção de crianças, adolescentes e servidores da educação.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Elizangela Fonseca De Oliveira, Manoel Vanderlei Lopes</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1047/indicacao_n067-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1047/indicacao_n067-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competentes que seja providenciada a aquisição de um Espalhador de Adubo para atender às necessidades das Associações das Comunidades da Aparecida e Savanhago (Bela Vista do Encantilado)._x000D_
 A presente solicitação é um pedido do Presidente da Associação da Comunidade, o Senhor Adelar de Oliveira, e tem como objetivo oferecer melhores condições de trabalho aos produtores rurais da região, incentivando a agricultura familiar e promovendo o desenvolvimento econômico local._x000D_
 O equipamento solicitado será de grande utilidade no preparo do solo e na distribuição adequada de insumos, resultando em maior produtividade e eficiência nas lavouras. Ressaltamos ainda que o investimento na agricultura é essencial para garantir o sustento das famílias e fortalecer a economia do nosso município.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1048/indicacao_n068-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1048/indicacao_n068-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competentes que seja providenciada a aquisição de uma Gôbia de comando de 16 discos, a ser destinada para a comunidade de São Jorge._x000D_
 A solicitação visa atender uma demanda recorrente da Comunidade São Jorge, que enfrenta dificuldades na execução de serviços essenciais como manutenção de estradas vicinais, apoio a pequenos produtores rurais e reparos em maquinários utilizados na agricultura familiar._x000D_
 A Gôbia de comando será um importante reforço para a realização dessas atividades, promovendo maior agilidade, eficiência e segurança no trabalho diário dos moradores e das equipes que atuam na região.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1049/indicacao_n069-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1049/indicacao_n069-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competentes que seja tomada as providencias necessárias no sentido asfaltar a rua situada nas proximidades da residência do senhor Azeredo, e do senhor Casamali. _x000D_
 O asfaltamento trará melhorias significativas à mobilidade urbana, segurança, valorização dos imóveis locais e qualidade de vida da população.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1050/indicacao_n070-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1050/indicacao_n070-2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, na forma regimental, vem mui respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, através do setor competente, que tome as providências necessárias para a substituição da tubulação do bueiro localizado nas proximidades das propriedades dos senhores Altemar Borges, Orlando Baifa e Alcides Nunes, com a instalação de tubulação de maior diâmetro, adequada ao volume de água da região._x000D_
 A atual tubulação encontra-se subdimensionada e deteriorada, não suportando o volume de águas pluviais, especialmente no período chuvoso, o que tem causado alagamentos e prejudicado o tráfego no local._x000D_
 Ressalta-se que esta via é utilizada diariamente pelo transporte escolar, além de ser rota de acesso para idosos e moradores que necessitam dos serviços do carro da saúde. A precariedade do bueiro compromete a segurança dos usuários e dificulta o acesso a serviços essenciais.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1053/indicacao_n071-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1053/indicacao_n071-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, que determine ao setor competente da Prefeitura a realização de sinalização horizontal e vertical na Avenida São Cristóvão, visando organizar e demarcar os espaços destinados ao estacionamento de veículos automotores e motocicletas._x000D_
 A presente indicação tem por objetivo melhorar a organização do tráfego e garantir maior segurança para condutores, pedestres e comerciantes locais. A ausência de sinalização adequada tem causado transtornos no estacionamento desordenado de veículos, dificultando a circulação e até mesmo provocando pequenos acidentes._x000D_
 Além disso, a delimitação dos espaços específicos para carros e motos proporcionará melhor aproveitamento da via, contribuirá para a fluidez do trânsito e facilitará a fiscalização por parte das autoridades competentes.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1054/indicacao_n072-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1054/indicacao_n072-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, que seja providenciada, por meio do setor competente, a construção de arquibancadas com a cobertura das mesmas, no Campo Municipal de Futebol Suíço de Manfrinópolis._x000D_
 A instalação do alambrado é necessária para garantir a segurança dos jogadores e do público, além de preservar a área de jogo, evitando invasões e possíveis danos._x000D_
 Já a construção da arquibancada proporcionará mais conforto e comodidade aos espectadores durante as partidas, incentivando ainda mais a participação da população nas atividades esportivas e fortalecendo o esporte como ferramenta de integração social.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1056/indicacao_n073-2025_.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1056/indicacao_n073-2025_.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, para que estude a viabilidade de aquisição e instalação de um gerador de energia elétrica para a Secretaria Municipal de Saúde._x000D_
  A instalação de um gerador de energia visa garantir o funcionamento ininterrupto dos serviços de saúde, especialmente em situações de queda de energia, evitando prejuízos no atendimento à população e na conservação de vacinas, medicamentos e demais insumos que dependem de refrigeração constante. Além disso, assegura que equipamentos e sistemas essenciais permaneçam operantes, garantindo a segurança e o bem-estar de pacientes e servidores.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Fernando Gandin, Marcos Antônio Francisconi, Nereu Correa Becker</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1057/indicacao_n074-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1057/indicacao_n074-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, a transformação da antiga cancha de bocha, localizada na comunidade de Barra Grande em um Centro de Eventos, com banheiros femininos e masculinos, vestiários e área de festas para almoços e confraternizações._x000D_
 A antiga cancha de bocha encontra-se sem utilização há anos, e sua revitalização como Centro de Eventos trará benefícios significativos para a comunidade. O espaço será útil tanto para atividades esportivas quanto sociais, proporcionando melhor infraestrutura para os frequentadores do campo de futebol, atletas e famílias._x000D_
 Além disso, o local servirá para eventos comunitários, festas tradicionais, reuniões e demais atividades coletivas, fortalecendo a integração social e fomentando a participação dos moradores.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1058/indicacao_n075-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1058/indicacao_n075-2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, a necessidade da construção de uma faixa elevada para travessia de pedestres na Rua Encatilado, no trecho compreendido desde a Cresol até a ponte. _x000D_
 A referida via possui grande fluxo de veículos e pedestres diariamente, representando risco de acidentes, principalmente para crianças, idosos e pessoas com mobilidade reduzida. A implantação da faixa elevada contribuirá para a segurança dos pedestres, além de servir como medida de redução de velocidade dos veículos que trafegam pelo local.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1064/indicacao_n076-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1064/indicacao_n076-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, a necessidade a construção de calçadas no trecho entre a cidade até o club do Ade de Brito._x000D_
 A construção de calçadas neste percurso é de grande importância, tendo em vista a segurança dos pedestres que diariamente utilizam o trecho para deslocamento, seja para atividades esportivas, de lazer ou para acesso ao clube. Atualmente, a falta de calçamento obriga os transeuntes a dividirem espaço com veículos, aumentando o risco de acidentes. Além disso, a obra proporcionará melhores condições de mobilidade urbana, acessibilidade e valorização do espaço público.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1059/indicacao_n077-2025_.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1059/indicacao_n077-2025_.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, a aquisição de implementos agrícolas, sendo especificamente uma gôbia, um espalhador de adubos e uma carreta agrícola, a serem disponibilizados para uso da associação do Barra Grande._x000D_
 A agricultura é uma das principais fonte de sustento de muitas famílias do nosso município, sendo fundamental o apoio do Poder Público para facilitar e modernizar as atividades dos produtores.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1060/indicacao_n078-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1060/indicacao_n078-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, a necessidade de realizar melhorias nos campos de futebol das comunidades de Alto São João e São Jorge, sendo que na Comunidade de Alto São João seria a instalação de sistema de iluminação e fechamento (alambrado) do campo de futebol, e na Comunidade de São Jorge a instalação de sistema de iluminação no campo de futebol.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1066/indicacao_n079-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1066/indicacao_n079-2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, a necessidade de levantar o bueiro, com substituição e colocação de mais tubos, na estrada da comunidade Aparecida, que dá acesso às propriedades do senhor Adelar de Oliveira e do senhor Valdir da Costa._x000D_
 A obra é de grande importância, pois em períodos de chuvas intensas a água passa por cima da estrada, ocasionando transtornos e riscos aos motoristas e moradores. O levantamento do bueiro, aliado à substituição e ampliação com a colocação de mais tubos, garantirá maior vazão das águas pluviais, evitando alagamentos, preservando a estrada e assegurando o acesso às propriedades rurais, essenciais para a produção agrícola e para o desenvolvimento da comunidade.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1067/indicacao_n080-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1067/indicacao_n080-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, a necessidade da retirada do canteiro central da Avenida do Centro._x000D_
 A retirada do referido canteiro faz-se necessária visando melhorar o fluxo de veículos, aumentar a segurança no tráfego e facilitar o acesso dos pedestres e comerciantes da região central. Além disso, a medida possibilitará melhor aproveitamento do espaço público, contribuindo para o desenvolvimento urbano e organização da mobilidade no município.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1068/indicacao_n081-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1068/indicacao_n081-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, e ao setor de Rodoviária e Urbanismo do Município a necessidade de alteração da entrada de acesso à propriedade do Sr. Idalino Darsoleta, localizada na comunidade de Manfrinópolis._x000D_
 O atual acesso à propriedade apresenta sérios riscos de acidentes, já tendo ocorrido situações em que veículos, como um Fusca e, mais recentemente,  duas  carretas, que uma chegou a bater na residência e a outra parou perigosamente próxima._x000D_
 Diante disso, o morador solicita que a entrada de sua propriedade seja transferida aproximadamente 30 metros acima da atual, possibilitando maior segurança para sua família, transeuntes e motoristas que utilizam a via.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Elizangela Fonseca De Oliveira, Fernanda da Rosa</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1069/indicacao_n082-2025_.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1069/indicacao_n082-2025_.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, a necessidade da contratação de mais um fisioterapeuta para atender na rede pública de saúde._x000D_
 A presente indicação se faz necessária diante da demanda existente e da fila de espera por atendimento fisioterapêutico. A contratação de mais um profissional contribuirá para reduzir o tempo de espera, garantindo um tratamento mais ágil, eficaz e humanizado aos pacientes que necessitam desse serviço.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1070/indicacao_n083-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1070/indicacao_n083-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, a necessidade de construção de um campo de areia no município. A implantação de um campo de areia proporcionará à cidade um espaço adequado para a prática de esportes como futebol, vôlei e demais atividades recreativas, incentivando o lazer, a integração social e a qualidade de vida da população. Além disso, é uma opção de baixo custo de manutenção e que atende diferentes faixas etárias.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1072/indicacao_n084-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1072/indicacao_n084-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, a necessidade da perfuração de um poço artesiano nas proximidades da propriedade da Srª Juracy Stefanello._x000D_
 A presente indicação se faz necessária diante da demanda da comunidade local, que enfrenta dificuldades no acesso à água potável. A obra garantirá melhores condições de vida e segurança hídrica às famílias da região.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1077/indicacao_n085-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1077/indicacao_n085-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, a necessidade da implantação de um Viveiro Municipal de Frutíferas._x000D_
 A presente indicação se faz necessária tendo em vista os benefícios que a criação de um viveiro trará para a comunidade, possibilitando a distribuição de mudas de frutas, incentivo à agricultura familiar, ao reflorestamento de áreas degradadas e à diversificação da produção local. Além disso, o viveiro poderá servir como espaço educativo e de conscientização ambiental, fomentando práticas sustentáveis e fortalecendo a segurança alimentar no município.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Marcos Antônio Francisconi, Nereu Correa Becker</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1078/indicacao_n086-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1078/indicacao_n086-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, necessidade de realizar a troca da cobertura do Pavilhão da Comunidade de Santa Luzia, espaço este utilizado para atividades voltadas à saúde, atividades dos idosos, além de servir de ponto de encontro e eventos para toda a comunidade em geral._x000D_
 A obra de cobertura é de grande relevância, pois proporcionará melhores condições de utilização do espaço, oferecendo mais segurança, conforto e proteção contra intempéries climáticas, garantindo assim a continuidade e a ampliação das ações de saúde, lazer e integração comunitária que ali são desenvolvidas.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Altair Panzera, José João Machado Filho</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1079/indicacao_n087-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1079/indicacao_n087-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, a necessidade de realizar a pavimentação da Rua Perimetral Aníbal Khury._x000D_
 A referida via é de grande importância para a mobilidade urbana, pois é utilizada diariamente por moradores, trabalhadores e veículos que transitam pela região. Atualmente, a falta de pavimentação causa transtornos, especialmente em dias de chuva, com lama e buracos, além da poeira constante em dias de sol, prejudicando a qualidade de vida da população. A pavimentação da Rua Perimetral Aníbal Khury trará inúmeros benefícios, como maior segurança no trânsito, valorização dos imóveis, melhor trafegabilidade e qualidade de vida aos munícipes.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1080/indicacao_n088-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1080/indicacao_n088-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, a necessidade da aquisição de um distribuidor de adubo e de uma concha para trator, destinados à Associação da Comunidade de Santa Luzia._x000D_
 A solicitação tem como objetivo auxiliar diretamente nas atividades voltadas à agricultura, fortalecendo o trabalho dos produtores rurais da comunidade e proporcionando mais eficiência no preparo e manejo do solo, resultando em maior produtividade e desenvolvimento econômico local.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Altair Panzera, Marcos Antônio Francisconi</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1081/indicacao_n089-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1081/indicacao_n089-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, a necessidade da iluminação total do Lago Municipal. _x000D_
 A presente indicação se faz necessária tendo em vista que a instalação de iluminação adequada em todo o entorno do Lago Municipal trará mais segurança à população que utiliza o espaço para caminhadas e lazer no período noturno, além de contribuir significativamente para a prevenção de atos de vandalismo e danos ao patrimônio público. Essa ação promoverá um ambiente mais seguro, agradável e convidativo para a comunidade, incentivando o uso responsável do espaço público e fortalecendo o convívio social.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1083/indicacao_n090-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1083/indicacao_n090-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, estude a possibilidade de organizar e estruturar uma Casa de Artesanato no município, destinada à exposição e comercialização de produtos confeccionados por artesãos locais._x000D_
 A proposta tem como objetivo valorizar o trabalho artesanal, oferecendo um espaço adequado para que os artesãos possam expor e vender seus produtos de forma contínua, seja durante toda a semana ou em dias determinados. Além disso, o local poderá futuramente tornar-se um ponto de referência cultural e turístico, contribuindo para o fortalecimento da economia local e incentivando o turismo.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>José João Machado Filho, Marcos Antônio Francisconi</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1085/indicacao_n091-2025_.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1085/indicacao_n091-2025_.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, a necessidade de instalação de um ponto de ônibus escolar nas proximidades da propriedade do Senhor José Lima, localizada na Linha 3 de Maio._x000D_
 A solicitação tem por objetivo atender à necessidade das crianças que utilizam o transporte escolar, garantindo um local adequado, seguro e de fácil acesso para embarque e desembarque.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1088/indicacao_n092-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1088/indicacao_n092-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, INDICAR, ao Executivo Municipal, que estude a viabilidade de autorizar o uso da Casa dos Idosos da comunidade de Barra Grande também como Casa Mortuária, atendendo às necessidades da população local._x000D_
 A comunidade de Barra Grande não dispõe de um espaço adequado para a realização de velórios, o que causa transtornos e deslocamentos para outras localidades. Considerando que a Casa dos Idosos possui estrutura apropriada, com espaço coberto e instalações que podem ser adaptadas, a utilização do local como Casa Mortuária proporcionará mais conforto e dignidade às famílias enlutadas.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1089/indicacao_n093-2025_.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1089/indicacao_n093-2025_.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscrevem, na forma regimental, vêm muito respeitosamente à presença de Vossa Excelência INDICAR ao Executivo Municipal a que sejam adotadas as providências necessárias para a pavimentação das vias da comunidade de Santo Antônio._x000D_
 A referida comunidade enfrenta dificuldades de deslocamento, especialmente em períodos de chuva, quando o tráfego fica prejudicado, afetando o transporte de moradores, estudantes, trabalhadores, bem como o escoamento da produção local. A pavimentação trará melhorias significativas na qualidade de vida, segurança, mobilidade urbana e desenvolvimento da região.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Elizangela Fonseca De Oliveira, Fernando Gandin, Manoel Vanderlei Lopes, Marcos Antônio Francisconi, Nereu Correa Becker</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1091/indicacao_n094-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1091/indicacao_n094-2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, indicar ao Executivo Municipal a necessidade de realizar a substituição, levantamento e colocação de novos tubos em dois bueiros localizados na linha Barra Grande, que dão acesso às residências dos senhores Jailson de Oliveira, Suzana dos Santos, Jacir Laurindo e Giovane Pauli._x000D_
 A obra é necessária, pois os bueiros atuais não comportam o volume de água, especialmente em períodos de chuva, causando extravasamento e prejudicando o tráfego e o acesso dos moradores. A melhoria garantirá maior vazão, preservará a estrada e trará mais segurança e mobilidade às famílias da localidade.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1097/indicacao_n095-2025_.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1097/indicacao_n095-2025_.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, na forma regimental, vem muito respeitosamente à presença de Vossa Excelência, indicar ao Executivo Municipal que determine a instalação obrigatória de extintores de incêndio em todas as máquinas pesadas de propriedade pública utilizadas pelo município. _x000D_
 As máquinas pesadas da frota municipal estão expostas a riscos de superaquecimento, vazamentos e falhas mecânicas que podem resultar em princípios de incêndio. A instalação de extintores é uma medida simples, de baixo custo e extremamente eficaz para proteger o operador, reduzir riscos de acidentes e preservar os bens públicos, garantindo mais segurança e prevenção durante as operações.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/959/proposicao_legislativa_de_resolucao_n001-2025_do_poder_legislativo.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/959/proposicao_legislativa_de_resolucao_n001-2025_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>Altera-se o Regimento Interno (Resolução nº04/2018) da Câmara de Manfrinópolis/PR e dá outras providências.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/975/resolucao_002-2025_-_aprova_contas_2022.docx</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/975/resolucao_002-2025_-_aprova_contas_2022.docx</t>
   </si>
   <si>
     <t>SÚMULA: DISPÕE SOBRE A PRESTAÇÃO DE CONTAS DO EXECUTIVO MUNICIPAL DE MANFRINÓPOLIS, REFERENTES AO EXERCÍCIO FINANCEIRO DE 2022.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/976/resolucao_003-2025_-_aprova_contas_2023.docx</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/976/resolucao_003-2025_-_aprova_contas_2023.docx</t>
   </si>
   <si>
     <t>SÚMULA: DISPÕE SOBRE A PRESTAÇÃO DE CONTAS DO EXECUTIVO MUNICIPAL DE MANFRINÓPOLIS, REFERENTES AO EXERCÍCIO FINANCEIRO DE 2023.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/967/requerimento_n001-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/967/requerimento_n001-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, nos termos legais regimentais, ouvindo o Plenário, solicita à mesa Diretora da Câmara Municipal de Manfrinópolis, estado do Paraná, que tomem as seguintes providências. _x000D_
 Delibere juntamente ao Plenário para a justificativa de falta do Vereador Requerente, por estar em viagem a Curitiba onde esteve presente no Gabinete do Deputado Estadual Adão Litro, tratando de assuntos de interesses do Município, assim não pode se fazer presente, a Sessão Ordinária do dia 24 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/978/requerimento_n002-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/978/requerimento_n002-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, nos termos legais regimentais, ouvindo o Plenário, solicita à mesa Diretora da Câmara Municipal de Manfrinópolis, estado do Paraná, que tomem as seguintes providências. _x000D_
 Delibere juntamente ao Plenário para a justificativa de falta do Vereador Requerente, por estar em viagem a Brasília onde esteve presente no Gabinete do Deputado Federal Vermelho, tratando de assuntos de interesses do Município, assim não pode se fazer presente, a Sessão Ordinária do dia 10 de março de 2025.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/988/requerimento_n003-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/988/requerimento_n003-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, nos termos legais regimentais, ouvindo o Plenário, solicita à mesa Diretora da Câmara Municipal de Manfrinópolis, estado do Paraná, que tomem as seguintes providências. _x000D_
 Delibere juntamente ao Plenário para a justificativa de falta do Vereador Requerente, por estar doente, o mesmo apresentou atestado médico, assim não pode se fazer presente, a Sessão Ordinária do dia 24 de março de 2025.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/990/requerimento_no_004-_mocao_de_apoio_n001-2025.docx</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/990/requerimento_no_004-_mocao_de_apoio_n001-2025.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO N°001/2025 - À CRIAÇÃO DO COMANDO REGIONAL DA POLÍCIA MILITAR DO SUDOESTE DO PARANÁ</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1084/requerimento_n005-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1084/requerimento_n005-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, nos termos legais regimentais, ouvindo o Plenário, solicita à mesa Diretora da Câmara Municipal de Manfrinópolis, estado do Paraná, que tomem as seguintes providências. _x000D_
 Delibere juntamente ao Plenário para a justificativa de falta do Vereador Requerente, por estar em viagem necessária para tratar de questões pessoais relacionadas à saúde, assim não pode se fazer presente, a Sessão Ordinária do dia 27 de outubro de 2025._x000D_
 Nestes termos pede-se deferimento.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1098/requerimento_n006-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1098/requerimento_n006-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, nos termos legais regimentais, ouvindo o Plenário, solicita à mesa Diretora da Câmara Municipal de Manfrinópolis, estado do Paraná, que tomem as seguintes providências. _x000D_
 Delibere juntamente ao Plenário para a justificativa de falta do Vereador Altair Panzera, por estar em reunião no Gabinete Águas e Terra, em Curitiba, bem como tratando de assuntos de interesse do Município no Gabinete Parlamentar, também na capital, não podendo assim se fazer presente à Sessão Ordinária do dia 01 de dezembro de 2025.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1099/requerimento_n007-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1099/requerimento_n007-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, nos termos legais regimentais, ouvindo o Plenário, solicita à mesa Diretora da Câmara Municipal de Manfrinópolis, estado do Paraná, que tomem as seguintes providências. _x000D_
 Delibere juntamente ao Plenário para a justificativa de falta do Vereador Domingos Alberto Rech, por motivo de problemas de saúde, não podendo assim se fazer presente à Sessão Ordinária do dia 01 de dezembro de 2025.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1100/requerimento_n008-2025.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1100/requerimento_n008-2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, nos termos legais regimentais, ouvindo o Plenário, solicita à mesa Diretora da Câmara Municipal de Manfrinópolis, estado do Paraná, que tomem as seguintes providências. _x000D_
 Delibere juntamente ao Plenário para a justificativa de falta da Vereadora Fernanda Da Rosa, por motivo de tratamento vascular, apresentando o atestado médico, não podendo assim se fazer presente à Sessão Ordinária do dia 08 de dezembro de 2025.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/958/049-2025_-_camara_municipal_retirada_de_projeto_de_pauta.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/958/049-2025_-_camara_municipal_retirada_de_projeto_de_pauta.pdf</t>
   </si>
   <si>
     <t>Solicitar a retirada de pauta e devolução dos Projeto de lei abaixo relacionado, para realização de retificação e inclusões, se necessário for._x000D_
 _x000D_
 Projeto de Lei Ordinária nº. 007/2025: “Denomina logradouros públicos, existentes e previstos, do Município de Manfrinópolis – PR, na Sede Urbana e no Distrito de São Sebastião da Bela Vista, conforme mapas anexos à presente Lei.”</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/989/requerimento_no_004-_mocao_de_apoio_n001-2025.docx</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/989/requerimento_no_004-_mocao_de_apoio_n001-2025.docx</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1001/oficio_n84-2025-_encaminha_prestacao_de_contas_do_ano_de_2024.pdf</t>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1001/oficio_n84-2025-_encaminha_prestacao_de_contas_do_ano_de_2024.pdf</t>
   </si>
   <si>
     <t>Vimos respeitosamente por meio deste, encaminhar para apreciação desta egrégia casa de leis, cópia das Demonstrações Contábeis, parecer do controle interno, parecer da gestão de recursos do Fundeb, Parecer do Conselho Municipal de Saúde frente as receitas e despesas com serviço público da Saúde do ano de 2024, Cópia integral do processo de prestação de contas enviado ao Tribunal de Contas do Estado do Paraná relativo ao exercício financeiro e demais documentos da Prestação de Contas do exercício de 2024 em atenção ao art. 49 da Lei Complementar n.º 101/00, do Poder Executivo Municipal de Manfrinópolis.</t>
+  </si>
+  <si>
+    <t>1106</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>Secretária Administrativa - SecAdm</t>
+  </si>
+  <si>
+    <t>http://sapl.manfrinopolis.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>OFÍCIO 103-2025</t>
+  </si>
+  <si>
+    <t>1105</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>OFÍCIO 104-2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2328,67 +2352,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/952/projeto_de_lei_no_02-2025_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/953/projeto_de_lei_de_melhormanrto_genetico.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/954/projeto_de_lei_-_aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/955/projeto_de_lei_-_nomenclatura_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/960/projeto_de_lei__do_poder_executivo_-_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/961/projeto_de_lei_-_cria_o_conselho_municipal_de_esportes_-_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/969/projeto_de_lei_0_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/970/projeto_de_lei__-_pocos_arteseanos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/992/projeto_de_lei_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/993/projeto_de_lei_ordinaria_do_poder_executivo_-_autoriza_receber_em_doacao_fracao_de__imovel.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/994/projeto_de_lei_ordinaria_do_poder_executivo_-_regularizacao_de_ruas_-_chacara_25.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/995/projeto_chacara_26.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/996/projeto_de_lei_ordinario_-_regularizacao_viaria_-_chacara_27.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1002/03_-_legislativo_-_altera_plano_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1003/projeto_de_lei_ordinaria-_regularizacao_viaria_0_chacara_28.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1004/projeto_de_lei__-cria_o_conselho_da_mulher_e_fundo_dos_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1012/05-_legislativo_-_altera_projeto_acamsop.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1017/projeto_de_lei_cessao_de_uso_-_campo_barra_grande.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1018/projeto_de_lei__-__atualizacao_do_valor_das_diarias.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1024/04_-_legislativo_-_altera_lei_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1043/projeto_de_lei_ldo__com_anexos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1044/projeto_de_lei__-_prorroga_vigencia_do_pme.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1051/projeto_de_lei_ordinaria_-_credito_especial_28072025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1052/projeto_de_lei_-__autoriza_a_receber_em_doacao_-_imovel_-_moradia_social_-_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1055/projeto_de_lei_que_altera_lei_157-2002.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1061/projeto_de_lei_altera_lei_180-2003_-_comsea_-_conselho_municipal_de_seguranca_alimentar_e_nutricional.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1062/projeto_de_lei_-__funcao_comissionada_agente_de_contratacao_altera_lei_804.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1063/projeto_de_lei_no____-_credito_especial_-_agosto_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1065/projeto_de_lei_ordinaria_-_criacao_de_feira.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1071/projeto_de_lei__-_cria_fundo_municipal_do_turismo_e_comissao_muniicpal_do_turismo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1073/projeto_de_lei_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1074/projeto_de_lei_-ppa_2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1076/projeto_de_lei_ordinaria_-_cispar_-_01.10.2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1082/projeto_de_lei_-_autoriza_pagamento_de_premiacao_a_participantes_do_festival_municipal_e_nacional_da_cancao_de_manfrinopolis__-.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1086/projeto_de_lei_contratacao_temporaria_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1090/projeto_de_lei_-ratifica_protocolo_de_intencoes_do_consorcio_intergestores_parana_saude_-_cips_-_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1092/projetoi_de_lei_-_cria_cargos_de_monitor_escolar_e_diretora_do_departamento_das_politicas_publicas_dos_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1093/projeto_de_lei_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1094/projeto_de_lei_no_suplementacao_42-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1095/projeto_de_lei_-_cessao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1096/projeto_de_lei_-_altera_lei_777.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/946/emenda_-_projeto_de_lei_ordinaria_02_-.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/968/emenda.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/971/emenda_modificativa_003-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1075/emenda_modificativa_projeto_lei_ordinaria_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1087/emenda_modificativa_005-2025__ao_projeto_de_lei_037-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/947/indicacao_n001-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_n002-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_n003-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_n004-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/951/indicacao_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_n006-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/957/indicacao_n007-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/962/indicacao_n008-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/963/indicacao_n009-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/964/indicacao_n010-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/965/indicacao_n011-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/966/indicacao_n012-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/972/indicacao_n013-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/973/indicacao_n014-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/977/indicacao_n015-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_n016-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/979/indicacao_n017-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/980/indicacao_n018-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/981/indicacao_n019-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/982/indicacao_n020-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/983/indicacao_n021-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/984/indicacao_n022-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/985/indicacao_n023-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/986/indicacao_n024-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/987/indicacao_n025-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/991/indicacao_n026-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/997/indicacao_n027-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/998/indicacao_n028-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/999/indicacao_n029-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1000/indicacao_n030-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1005/indicacao_n031-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1006/indicacao_n032-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1007/indicacao_n033-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1008/indicacao_n034-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1009/indicacao_n035-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1010/indicacao_n036-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1011/indicacao_n037-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1013/indicacao_n038-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1019/indicacao_n039-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1014/indicacao_n040-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1015/indicacao_n041-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1016/indicacao_n042-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1020/indicacao_n043-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1021/indicacao_n044-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1022/indicacao_n045-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1023/indicacao_n046-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1025/indicacao_n047-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1027/indicacao_n048-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1026/indicacao_n049-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1028/indicacao_n050-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1029/indicacao_n051-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1030/indicacao_n052-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1031/indicacao_n053-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1032/indicacao_n054-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1033/indicacao_n055-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_n056-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1034/indicacao_n057-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_n058-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1037/indicacao_n059-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1038/indicacao_n060-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1039/indicacao_n061-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1040/indicacao_n062-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1041/indicacao_n063-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1042/indicacao_n064-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1045/indicacao_n065-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1046/indicacao_n066-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1047/indicacao_n067-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1048/indicacao_n068-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1049/indicacao_n069-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1050/indicacao_n070-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1053/indicacao_n071-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1054/indicacao_n072-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1056/indicacao_n073-2025_.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1057/indicacao_n074-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1058/indicacao_n075-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1064/indicacao_n076-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1059/indicacao_n077-2025_.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1060/indicacao_n078-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1066/indicacao_n079-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1067/indicacao_n080-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1068/indicacao_n081-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1069/indicacao_n082-2025_.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1070/indicacao_n083-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1072/indicacao_n084-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1077/indicacao_n085-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1078/indicacao_n086-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1079/indicacao_n087-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1080/indicacao_n088-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1081/indicacao_n089-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1083/indicacao_n090-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1085/indicacao_n091-2025_.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1088/indicacao_n092-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1089/indicacao_n093-2025_.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1091/indicacao_n094-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1097/indicacao_n095-2025_.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/959/proposicao_legislativa_de_resolucao_n001-2025_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/975/resolucao_002-2025_-_aprova_contas_2022.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/976/resolucao_003-2025_-_aprova_contas_2023.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/967/requerimento_n001-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/978/requerimento_n002-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/988/requerimento_n003-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/990/requerimento_no_004-_mocao_de_apoio_n001-2025.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1084/requerimento_n005-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1098/requerimento_n006-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1099/requerimento_n007-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1100/requerimento_n008-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/958/049-2025_-_camara_municipal_retirada_de_projeto_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/989/requerimento_no_004-_mocao_de_apoio_n001-2025.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1001/oficio_n84-2025-_encaminha_prestacao_de_contas_do_ano_de_2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/952/projeto_de_lei_no_02-2025_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/953/projeto_de_lei_de_melhormanrto_genetico.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/954/projeto_de_lei_-_aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/955/projeto_de_lei_-_nomenclatura_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/960/projeto_de_lei__do_poder_executivo_-_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/961/projeto_de_lei_-_cria_o_conselho_municipal_de_esportes_-_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/969/projeto_de_lei_0_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/970/projeto_de_lei__-_pocos_arteseanos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/992/projeto_de_lei_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/993/projeto_de_lei_ordinaria_do_poder_executivo_-_autoriza_receber_em_doacao_fracao_de__imovel.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/994/projeto_de_lei_ordinaria_do_poder_executivo_-_regularizacao_de_ruas_-_chacara_25.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/995/projeto_chacara_26.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/996/projeto_de_lei_ordinario_-_regularizacao_viaria_-_chacara_27.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1002/03_-_legislativo_-_altera_plano_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1003/projeto_de_lei_ordinaria-_regularizacao_viaria_0_chacara_28.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1004/projeto_de_lei__-cria_o_conselho_da_mulher_e_fundo_dos_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1012/05-_legislativo_-_altera_projeto_acamsop.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1017/projeto_de_lei_cessao_de_uso_-_campo_barra_grande.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1018/projeto_de_lei__-__atualizacao_do_valor_das_diarias.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1024/04_-_legislativo_-_altera_lei_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1043/projeto_de_lei_ldo__com_anexos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1044/projeto_de_lei__-_prorroga_vigencia_do_pme.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1051/projeto_de_lei_ordinaria_-_credito_especial_28072025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1052/projeto_de_lei_-__autoriza_a_receber_em_doacao_-_imovel_-_moradia_social_-_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1055/projeto_de_lei_que_altera_lei_157-2002.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1061/projeto_de_lei_altera_lei_180-2003_-_comsea_-_conselho_municipal_de_seguranca_alimentar_e_nutricional.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1062/projeto_de_lei_-__funcao_comissionada_agente_de_contratacao_altera_lei_804.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1063/projeto_de_lei_no____-_credito_especial_-_agosto_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1065/projeto_de_lei_ordinaria_-_criacao_de_feira.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1071/projeto_de_lei__-_cria_fundo_municipal_do_turismo_e_comissao_muniicpal_do_turismo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1073/projeto_de_lei_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1074/projeto_de_lei_-ppa_2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1076/projeto_de_lei_ordinaria_-_cispar_-_01.10.2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1082/projeto_de_lei_-_autoriza_pagamento_de_premiacao_a_participantes_do_festival_municipal_e_nacional_da_cancao_de_manfrinopolis__-.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1086/projeto_de_lei_contratacao_temporaria_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1090/projeto_de_lei_-ratifica_protocolo_de_intencoes_do_consorcio_intergestores_parana_saude_-_cips_-_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1092/projetoi_de_lei_-_cria_cargos_de_monitor_escolar_e_diretora_do_departamento_das_politicas_publicas_dos_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1093/projeto_de_lei_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1094/projeto_de_lei_no_suplementacao_42-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1095/projeto_de_lei_-_cessao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1096/projeto_de_lei_-_altera_lei_777.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/946/emenda_-_projeto_de_lei_ordinaria_02_-.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/968/emenda.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/971/emenda_modificativa_003-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1075/emenda_modificativa_projeto_lei_ordinaria_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1087/emenda_modificativa_005-2025__ao_projeto_de_lei_037-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/947/indicacao_n001-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_n002-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_n003-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_n004-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/951/indicacao_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_n006-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/957/indicacao_n007-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/962/indicacao_n008-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/963/indicacao_n009-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/964/indicacao_n010-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/965/indicacao_n011-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/966/indicacao_n012-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/972/indicacao_n013-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/973/indicacao_n014-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/977/indicacao_n015-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_n016-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/979/indicacao_n017-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/980/indicacao_n018-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/981/indicacao_n019-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/982/indicacao_n020-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/983/indicacao_n021-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/984/indicacao_n022-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/985/indicacao_n023-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/986/indicacao_n024-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/987/indicacao_n025-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/991/indicacao_n026-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/997/indicacao_n027-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/998/indicacao_n028-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/999/indicacao_n029-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1000/indicacao_n030-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1005/indicacao_n031-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1006/indicacao_n032-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1007/indicacao_n033-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1008/indicacao_n034-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1009/indicacao_n035-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1010/indicacao_n036-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1011/indicacao_n037-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1013/indicacao_n038-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1019/indicacao_n039-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1014/indicacao_n040-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1015/indicacao_n041-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1016/indicacao_n042-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1020/indicacao_n043-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1021/indicacao_n044-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1022/indicacao_n045-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1023/indicacao_n046-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1025/indicacao_n047-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1027/indicacao_n048-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1026/indicacao_n049-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1028/indicacao_n050-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1029/indicacao_n051-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1030/indicacao_n052-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1031/indicacao_n053-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1032/indicacao_n054-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1033/indicacao_n055-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_n056-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1034/indicacao_n057-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_n058-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1037/indicacao_n059-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1038/indicacao_n060-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1039/indicacao_n061-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1040/indicacao_n062-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1041/indicacao_n063-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1042/indicacao_n064-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1045/indicacao_n065-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1046/indicacao_n066-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1047/indicacao_n067-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1048/indicacao_n068-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1049/indicacao_n069-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1050/indicacao_n070-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1053/indicacao_n071-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1054/indicacao_n072-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1056/indicacao_n073-2025_.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1057/indicacao_n074-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1058/indicacao_n075-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1064/indicacao_n076-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1059/indicacao_n077-2025_.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1060/indicacao_n078-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1066/indicacao_n079-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1067/indicacao_n080-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1068/indicacao_n081-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1069/indicacao_n082-2025_.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1070/indicacao_n083-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1072/indicacao_n084-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1077/indicacao_n085-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1078/indicacao_n086-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1079/indicacao_n087-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1080/indicacao_n088-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1081/indicacao_n089-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1083/indicacao_n090-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1085/indicacao_n091-2025_.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1088/indicacao_n092-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1089/indicacao_n093-2025_.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1091/indicacao_n094-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1097/indicacao_n095-2025_.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/959/proposicao_legislativa_de_resolucao_n001-2025_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/975/resolucao_002-2025_-_aprova_contas_2022.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/976/resolucao_003-2025_-_aprova_contas_2023.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/967/requerimento_n001-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/978/requerimento_n002-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/988/requerimento_n003-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/990/requerimento_no_004-_mocao_de_apoio_n001-2025.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1084/requerimento_n005-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1098/requerimento_n006-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1099/requerimento_n007-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1100/requerimento_n008-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/958/049-2025_-_camara_municipal_retirada_de_projeto_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/989/requerimento_no_004-_mocao_de_apoio_n001-2025.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1001/oficio_n84-2025-_encaminha_prestacao_de_contas_do_ano_de_2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manfrinopolis.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H156"/>
+  <dimension ref="A1:H158"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="184.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="203.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="202.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -6402,50 +6426,102 @@
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
         <v>597</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
         <v>502</v>
       </c>
       <c r="D156" t="s">
         <v>598</v>
       </c>
       <c r="E156" t="s">
         <v>599</v>
       </c>
       <c r="F156" t="s">
         <v>13</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>600</v>
       </c>
       <c r="H156" t="s">
         <v>601</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>602</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>603</v>
+      </c>
+      <c r="D157" t="s">
+        <v>598</v>
+      </c>
+      <c r="E157" t="s">
+        <v>599</v>
+      </c>
+      <c r="F157" t="s">
+        <v>604</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H157" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>607</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>608</v>
+      </c>
+      <c r="D158" t="s">
+        <v>598</v>
+      </c>
+      <c r="E158" t="s">
+        <v>599</v>
+      </c>
+      <c r="F158" t="s">
+        <v>604</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H158" t="s">
+        <v>609</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6561,50 +6637,52 @@
     <hyperlink ref="G132" r:id="rId131"/>
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
     <hyperlink ref="G144" r:id="rId143"/>
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
     <hyperlink ref="G155" r:id="rId154"/>
     <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>